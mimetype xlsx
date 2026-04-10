--- v4 (2026-03-21)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b70a614da84734" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f12958df2740c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fad74e9c1164c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08244ee5cc7448a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb9cf907a2c64a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fad74e9c1164c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9567e29092e949ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08244ee5cc7448a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>85,307</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,754</x:t>
-[...539 lines deleted...]
-          <x:t>82,584</x:t>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>