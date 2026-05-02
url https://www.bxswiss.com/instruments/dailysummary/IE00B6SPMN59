--- v5 (2026-04-10)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6f12958df2740c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c20733774d41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08244ee5cc7448a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b7548007dc492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9567e29092e949ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08244ee5cc7448a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re238fbf1209246e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b7548007dc492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>84,143</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,497</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>84,322</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>