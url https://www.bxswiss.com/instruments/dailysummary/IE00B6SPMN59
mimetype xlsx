--- v6 (2026-05-02)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c20733774d41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291e74b22ff04c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b7548007dc492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13db44f4ff9841fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re238fbf1209246e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b7548007dc492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc375b722b0d842c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13db44f4ff9841fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>85,365</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>