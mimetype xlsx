--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291e74b22ff04c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba3e1b890fb4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13db44f4ff9841fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62756881a9ae4d99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc375b722b0d842c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13db44f4ff9841fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2172741e86da4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62756881a9ae4d99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>