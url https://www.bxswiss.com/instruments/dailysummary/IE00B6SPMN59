--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba3e1b890fb4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda78b319355a46c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62756881a9ae4d99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red62a5a50524449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2172741e86da4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62756881a9ae4d99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7768ef74e45d495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red62a5a50524449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>