--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda78b319355a46c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e0fd6bd3114d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red62a5a50524449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a8612361744c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7768ef74e45d495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red62a5a50524449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7b290e670b4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a8612361744c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,963</x:t>
-[...252 lines deleted...]
-          <x:t>92,182</x:t>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>