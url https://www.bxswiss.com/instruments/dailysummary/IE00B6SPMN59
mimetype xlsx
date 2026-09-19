--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e0fd6bd3114d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd5cad87fb64b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a8612361744c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944bbb8168d34898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7b290e670b4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a8612361744c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8647a2804b054a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944bbb8168d34898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>96,763</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,968</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>96,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>