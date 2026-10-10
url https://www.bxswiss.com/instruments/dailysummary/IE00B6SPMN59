--- v11 (2026-09-19)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd5cad87fb64b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84aa236853e4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944bbb8168d34898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14098a64dc9c4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8647a2804b054a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944bbb8168d34898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e481bba1904ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14098a64dc9c4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>