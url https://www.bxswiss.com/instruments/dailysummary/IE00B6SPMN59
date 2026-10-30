--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84aa236853e4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519a07dcfee04153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14098a64dc9c4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde0bf1d41524527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e481bba1904ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14098a64dc9c4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R271e292ccb1f4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde0bf1d41524527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Edge VI S&amp;P 500 Minimum Volatility UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6SPMN59</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,130</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,670</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>98,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,867</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>