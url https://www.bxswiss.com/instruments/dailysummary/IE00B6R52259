--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a57c2754f5483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdad3b540ba4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02762bffd4564b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f030f589224902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra674aa788bdd4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02762bffd4564b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5365156a31174ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f030f589224902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>