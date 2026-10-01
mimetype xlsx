--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racdad3b540ba4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ffa4b5680e4eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f030f589224902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3a8e3fef6445f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5365156a31174ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f030f589224902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e885c6637a4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3a8e3fef6445f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>