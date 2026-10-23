--- v12 (2026-10-01)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60ffa4b5680e4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25a886dfe2bf4194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3a8e3fef6445f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2199a780aa462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e885c6637a4820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3a8e3fef6445f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532ce775d1984e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2199a780aa462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,078</x:t>
-[...225 lines deleted...]
-          <x:t>103,077</x:t>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>