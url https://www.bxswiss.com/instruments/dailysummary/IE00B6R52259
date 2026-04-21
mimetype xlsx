--- v4 (2026-03-31)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04a3789b9a34c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5527f166f3840d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac73c0eaf4c4a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8c7ba6da934edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d712491cee4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac73c0eaf4c4a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2490e1da9294cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8c7ba6da934edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>