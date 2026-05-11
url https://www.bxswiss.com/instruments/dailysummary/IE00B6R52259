--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5527f166f3840d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8649bf5e0fae436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8c7ba6da934edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d2dee568134205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2490e1da9294cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8c7ba6da934edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fd7dcbc72e4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d2dee568134205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>