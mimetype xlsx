--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8649bf5e0fae436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cbd315612b4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d2dee568134205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re425234e7ec641ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40fd7dcbc72e4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d2dee568134205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5011766102d4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re425234e7ec641ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>