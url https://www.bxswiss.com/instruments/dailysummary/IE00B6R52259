--- v7 (2026-05-31)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cbd315612b4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d65b7cfefb4979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re425234e7ec641ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a57ea7cfb2a4ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5011766102d4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re425234e7ec641ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5cd9a34dc94e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a57ea7cfb2a4ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>95,370</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>