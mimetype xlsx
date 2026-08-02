--- v8 (2026-07-12)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d65b7cfefb4979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77e155f3bcd4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a57ea7cfb2a4ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1d2ed0c27647f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f5cd9a34dc94e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a57ea7cfb2a4ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6683a291a24188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1d2ed0c27647f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,219</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,758</x:t>
-[...480 lines deleted...]
-          <x:t>98,404</x:t>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>98,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>