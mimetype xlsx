--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra77e155f3bcd4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a57c2754f5483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1d2ed0c27647f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02762bffd4564b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6683a291a24188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1d2ed0c27647f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra674aa788bdd4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02762bffd4564b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI ACWI UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>98,404</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,753</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>