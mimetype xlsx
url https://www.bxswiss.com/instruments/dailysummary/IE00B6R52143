--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682efb17c91f43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76350d74c0894b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec8544179a04cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564bd757f711423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a1002e7259b4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec8544179a04cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37a8589ce784307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564bd757f711423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,567</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>46,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>