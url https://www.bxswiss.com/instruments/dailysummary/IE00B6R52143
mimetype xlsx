--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76350d74c0894b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd3dd456a914d47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564bd757f711423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1780333b384e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37a8589ce784307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564bd757f711423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1513a346ea4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1780333b384e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>46,772</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,994</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,549</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>