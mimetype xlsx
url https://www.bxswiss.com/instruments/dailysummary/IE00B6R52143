--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd3dd456a914d47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc445c497c1be4bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1780333b384e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6c00b46be4490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1513a346ea4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1780333b384e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d69f7e6d3c4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6c00b46be4490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>46,193</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>