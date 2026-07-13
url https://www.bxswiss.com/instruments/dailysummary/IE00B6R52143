--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc445c497c1be4bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c6a41254ec44a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6c00b46be4490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98dd5d228254c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d69f7e6d3c4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6c00b46be4490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2a2a798e634038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98dd5d228254c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>44,886</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,822</x:t>
-[...43 lines deleted...]
-          <x:t>45,054</x:t>
+          <x:t>44,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,660</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>43,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>