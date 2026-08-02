--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c6a41254ec44a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9868d1d17544cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98dd5d228254c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bea7d93761421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2a2a798e634038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98dd5d228254c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62a6c5875834147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bea7d93761421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>