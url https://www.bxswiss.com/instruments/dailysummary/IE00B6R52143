--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9868d1d17544cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276ae7d0e0004c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bea7d93761421d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2bc95387b44f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb62a6c5875834147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bea7d93761421d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec389bc20c864332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2bc95387b44f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>44,560</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>45,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>