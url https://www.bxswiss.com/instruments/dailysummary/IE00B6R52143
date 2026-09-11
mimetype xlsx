--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276ae7d0e0004c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7b94f7a107467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b2bc95387b44f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93ac55d66b64861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec389bc20c864332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b2bc95387b44f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8c428d1c8442e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93ac55d66b64861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>47,219</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>47,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,884</x:t>
-[...458 lines deleted...]
-          <x:t>46,658</x:t>
+          <x:t>46,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>