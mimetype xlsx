--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7b94f7a107467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raceb2364689642a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93ac55d66b64861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb98582d139a435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8c428d1c8442e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93ac55d66b64861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eddd9f156344313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb98582d139a435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>47,125</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>46,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>48,628</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>