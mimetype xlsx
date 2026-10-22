--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raceb2364689642a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bf60fc66904633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb98582d139a435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra84c11c7643d4176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eddd9f156344313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb98582d139a435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095d27252bd94f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra84c11c7643d4176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Agribusiness UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>