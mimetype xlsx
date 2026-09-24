--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91c055017674d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61799c8d93741c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac84d41327348d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2977f88cd1f4a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f9d65ef26642ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac84d41327348d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68735b96a20b4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2977f88cd1f4a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>