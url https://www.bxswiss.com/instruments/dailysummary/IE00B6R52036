--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61799c8d93741c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8b99ddebd8432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2977f88cd1f4a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e18d3df72f4cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68735b96a20b4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2977f88cd1f4a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra426527115544928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e18d3df72f4cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>