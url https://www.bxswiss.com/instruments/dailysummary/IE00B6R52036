--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e8b99ddebd8432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0c58ce281be40c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e18d3df72f4cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70d0116834144a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra426527115544928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e18d3df72f4cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3725d4f31d34475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70d0116834144a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>