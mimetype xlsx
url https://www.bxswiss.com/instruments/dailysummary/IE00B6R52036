--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0223183bff0d43e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed356d44f984995" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72129af837a74363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554c072cde2d40e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f620ddef7a44af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72129af837a74363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c11ed1651674981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554c072cde2d40e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>