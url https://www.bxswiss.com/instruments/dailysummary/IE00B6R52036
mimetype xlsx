--- v7 (2026-04-16)
+++ v8 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed356d44f984995" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019a02ef01334c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R554c072cde2d40e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e741ffdc6ea4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c11ed1651674981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R554c072cde2d40e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1a523b1eab40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e741ffdc6ea4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>34,359</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,998</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>35,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>