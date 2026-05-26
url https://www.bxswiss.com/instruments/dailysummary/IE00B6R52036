--- v8 (2026-05-06)
+++ v9 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R019a02ef01334c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09400f8b5e94b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e741ffdc6ea4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3357f37d1e4082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1a523b1eab40f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e741ffdc6ea4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6983c0fcce4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3357f37d1e4082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>35,563</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,149</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>31,341</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>