--- v9 (2026-05-26)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09400f8b5e94b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8314307b85024320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3357f37d1e4082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfc91b25738499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b6983c0fcce4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3357f37d1e4082" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc40693c1a7d49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfc91b25738499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>