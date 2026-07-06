--- v10 (2026-06-15)
+++ v11 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8314307b85024320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01cdcf8e4d94731" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfc91b25738499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7d814ee2a64363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc40693c1a7d49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfc91b25738499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a11fcc86c5b4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7d814ee2a64363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>