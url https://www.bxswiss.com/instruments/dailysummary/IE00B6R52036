--- v11 (2026-07-06)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01cdcf8e4d94731" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48803e1c329401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c7d814ee2a64363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a15166724c94003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a11fcc86c5b4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c7d814ee2a64363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4594dae720e49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a15166724c94003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,802</x:t>
-[...576 lines deleted...]
-          <x:t>29,980</x:t>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>