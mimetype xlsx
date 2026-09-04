--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48803e1c329401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91c055017674d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a15166724c94003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ac84d41327348d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4594dae720e49ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a15166724c94003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f9d65ef26642ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ac84d41327348d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Gold Producers UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R52036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>