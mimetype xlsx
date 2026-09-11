--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5bf6a9d3694863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6abf15173814bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0639ea85a4694559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52672e292cd848dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f55e7ca39a4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0639ea85a4694559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd81d8669b21456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52672e292cd848dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>