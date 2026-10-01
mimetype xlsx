--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6abf15173814bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5aefa5d0bbc4b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52672e292cd848dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891785c8992a40e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd81d8669b21456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52672e292cd848dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64bbebaead6646dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891785c8992a40e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>28,378</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,513</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>29,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>