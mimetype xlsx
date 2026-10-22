--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5aefa5d0bbc4b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acc683ccae34727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R891785c8992a40e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32ccd80652046d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64bbebaead6646dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R891785c8992a40e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ef307636bc4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32ccd80652046d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>29,699</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,682</x:t>
-[...436 lines deleted...]
-          <x:t>28,260</x:t>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>