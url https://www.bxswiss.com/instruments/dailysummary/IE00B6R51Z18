--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0e0e088f5b4b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d61c9b30ffc4b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ea3cd41e40427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe0785f377945cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85b367fa52b4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ea3cd41e40427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8961228c006e4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe0785f377945cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>