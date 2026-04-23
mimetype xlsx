--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d61c9b30ffc4b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4962744343d4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fe0785f377945cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b3b645ecc54d71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8961228c006e4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fe0785f377945cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763d502a1c8b400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b3b645ecc54d71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,946</x:t>
-[...80 lines deleted...]
-          <x:t>26,775</x:t>
+          <x:t>26,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,384</x:t>
-[...512 lines deleted...]
-          <x:t>28,699</x:t>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>