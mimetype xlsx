--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4962744343d4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cd9e5c4a3c4989" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b3b645ecc54d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522b04aedf9d4fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R763d502a1c8b400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b3b645ecc54d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b5294528db434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522b04aedf9d4fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>