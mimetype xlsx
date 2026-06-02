--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10cd9e5c4a3c4989" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e92f68f06946c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522b04aedf9d4fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa1eeeadeca403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b5294528db434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522b04aedf9d4fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf242654b5840df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa1eeeadeca403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>