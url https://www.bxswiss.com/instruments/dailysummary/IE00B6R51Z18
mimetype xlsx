--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e92f68f06946c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473308353051411b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fa1eeeadeca403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec48bf33aa544a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf242654b5840df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fa1eeeadeca403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e2f4dcba9e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec48bf33aa544a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>26,124</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,884</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>26,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,817</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>