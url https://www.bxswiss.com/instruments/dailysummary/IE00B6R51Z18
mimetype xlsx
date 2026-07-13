--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R473308353051411b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bfddf2e4db47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec48bf33aa544a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fe9cd5732e4a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e2f4dcba9e442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec48bf33aa544a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7185824049d4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fe9cd5732e4a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>