--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bfddf2e4db47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4d098d89914a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fe9cd5732e4a3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74f08e7f5814b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7185824049d4a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fe9cd5732e4a3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fc6fc3cb464727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74f08e7f5814b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>27,043</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,214</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>25,283</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>