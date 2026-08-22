--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba4d098d89914a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5bf6a9d3694863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74f08e7f5814b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0639ea85a4694559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02fc6fc3cb464727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74f08e7f5814b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f55e7ca39a4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0639ea85a4694559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V Oil &amp; Gas Exploration &amp; Production UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6R51Z18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>