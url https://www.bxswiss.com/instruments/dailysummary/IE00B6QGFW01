--- v12 (2026-09-09)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b803fd072bd48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69cffd92052e4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde28e1e68fd4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a7a35312b3476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb63528fa1eb431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde28e1e68fd4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc1fd5893384ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a7a35312b3476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>