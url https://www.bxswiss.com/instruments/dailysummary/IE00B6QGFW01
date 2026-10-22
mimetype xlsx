--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69cffd92052e4f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b29627dd8c4ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a7a35312b3476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c601a437e2042ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc1fd5893384ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a7a35312b3476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2410796ffb674221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c601a437e2042ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>67,618</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,422</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>68,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,563</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>