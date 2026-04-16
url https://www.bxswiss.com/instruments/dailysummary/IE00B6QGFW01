--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583b05c12c234a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fb163d26e24b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab12d5378db4c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c1043df2464192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258c5b34b67440b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab12d5378db4c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c25e2e92284d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c1043df2464192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>67,678</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,349</x:t>
-[...404 lines deleted...]
-          <x:t>66,293</x:t>
+          <x:t>67,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>