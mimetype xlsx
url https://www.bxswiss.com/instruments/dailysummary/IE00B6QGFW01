--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fb163d26e24b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46506df4dcee4a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c1043df2464192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa246759fa5b4330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c25e2e92284d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c1043df2464192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ef56ece6574d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa246759fa5b4330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>67,172</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,959</x:t>
-[...222 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>66,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,501</x:t>
-[...306 lines deleted...]
-          <x:t>66,950</x:t>
+          <x:t>66,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>