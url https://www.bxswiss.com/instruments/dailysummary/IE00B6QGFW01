--- v6 (2026-05-06)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46506df4dcee4a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e92d5f06f34b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa246759fa5b4330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc1b2186cd74650"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ef56ece6574d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa246759fa5b4330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35913b32a3c24c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc1b2186cd74650" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>