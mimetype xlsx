--- v7 (2026-05-26)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e92d5f06f34b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e2002e483d43f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc1b2186cd74650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bf3217c47b4b17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35913b32a3c24c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc1b2186cd74650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1d26bf799d42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bf3217c47b4b17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>66,214</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,847</x:t>
-[...114 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>65,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,864</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>65,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,351</x:t>
-[...247 lines deleted...]
-          <x:t>65,249</x:t>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>