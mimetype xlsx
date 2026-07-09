--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e2002e483d43f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03135612d70450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bf3217c47b4b17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994cbd96af954917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1d26bf799d42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bf3217c47b4b17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae243fa7786c460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994cbd96af954917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>