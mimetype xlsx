--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03135612d70450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddae778116c46d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994cbd96af954917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3696c151f6847cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae243fa7786c460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994cbd96af954917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bc4e0157f2403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3696c151f6847cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>