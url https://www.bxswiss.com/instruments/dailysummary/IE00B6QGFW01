--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddae778116c46d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc818f13dcabf494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3696c151f6847cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23986ac17d7b43c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bc4e0157f2403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3696c151f6847cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccec0268b5246b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23986ac17d7b43c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>