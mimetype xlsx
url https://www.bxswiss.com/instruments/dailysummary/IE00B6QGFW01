--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc818f13dcabf494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b803fd072bd48ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23986ac17d7b43c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde28e1e68fd4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccec0268b5246b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23986ac17d7b43c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb63528fa1eb431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde28e1e68fd4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Emerging Asia Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B6QGFW01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>66,697</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,609</x:t>
-[...409 lines deleted...]
-          <x:t>67,212</x:t>
+          <x:t>67,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>