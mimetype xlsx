--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4114632fe04911" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442073a2e89e4472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2396319ab648c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49c5bed347488b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14f149ace694975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2396319ab648c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eae8683b4cb408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49c5bed347488b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>