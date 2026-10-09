--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R442073a2e89e4472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18a4e6993814f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49c5bed347488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a81c7b3f5a4400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eae8683b4cb408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49c5bed347488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3ecb38cf6f458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a81c7b3f5a4400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>85,560</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>85,327</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>