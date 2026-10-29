--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18a4e6993814f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a62be784244100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32a81c7b3f5a4400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18b7c339031407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3ecb38cf6f458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32a81c7b3f5a4400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bc794f900b499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18b7c339031407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...350 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,657</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,011</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>