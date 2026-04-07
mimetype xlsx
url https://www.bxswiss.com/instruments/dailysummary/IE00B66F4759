--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbebe0eaecf4a46c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c1649ba4d54d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2cee682bf44113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf162a79f5baa4bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd813eac142c34b5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2cee682bf44113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a95b1170b2a4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf162a79f5baa4bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>