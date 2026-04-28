--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c1649ba4d54d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f044f84c36a4bc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf162a79f5baa4bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb645130446914786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a95b1170b2a4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf162a79f5baa4bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d29b72667004fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb645130446914786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>