--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f044f84c36a4bc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e306d957d14209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb645130446914786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a703cc41433420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d29b72667004fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb645130446914786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9622f48479486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a703cc41433420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>83,973</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,439</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>83,756</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>