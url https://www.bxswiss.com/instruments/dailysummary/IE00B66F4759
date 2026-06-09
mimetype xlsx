--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e306d957d14209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd24d03fa7b54437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a703cc41433420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf698b8325bd9497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9622f48479486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a703cc41433420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfcd6872c5b94181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf698b8325bd9497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,066</x:t>
-[...21 lines deleted...]
-          <x:t>83,602</x:t>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>83,431</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,368</x:t>
-[...43 lines deleted...]
-          <x:t>83,749</x:t>
+          <x:t>83,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,654</x:t>
-[...409 lines deleted...]
-          <x:t>83,247</x:t>
+          <x:t>84,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>