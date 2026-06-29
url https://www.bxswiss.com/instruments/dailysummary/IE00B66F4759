--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd24d03fa7b54437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8328b720c3d2424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf698b8325bd9497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b835f68b3d4f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfcd6872c5b94181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf698b8325bd9497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8120f073cd9844b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b835f68b3d4f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>83,366</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,186</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>83,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,766</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>