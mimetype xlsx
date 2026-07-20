--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8328b720c3d2424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47505a0f246146a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b835f68b3d4f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316934d87ec24290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8120f073cd9844b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b835f68b3d4f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5a6c223c8d4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316934d87ec24290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>83,911</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,766</x:t>
-[...156 lines deleted...]
-          <x:t>84,524</x:t>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>83,944</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>