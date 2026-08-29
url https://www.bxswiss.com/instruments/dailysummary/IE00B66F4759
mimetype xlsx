--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47505a0f246146a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4114632fe04911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316934d87ec24290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2396319ab648c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5a6c223c8d4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316934d87ec24290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14f149ace694975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2396319ab648c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B66F4759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>83,828</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>