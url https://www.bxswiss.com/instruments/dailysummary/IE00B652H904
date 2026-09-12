--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a4cf706d4c4c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56480b75665c446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5603bfab834048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599d3ef2649140ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1240fc633e408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5603bfab834048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec8be22bdf74a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599d3ef2649140ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,616</x:t>
-[...259 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,449</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>