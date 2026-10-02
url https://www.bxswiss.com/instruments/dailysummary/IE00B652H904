--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56480b75665c446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66887112bdcb48f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599d3ef2649140ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e70a3bda4e3406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec8be22bdf74a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599d3ef2649140ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1019b3a7caf94931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e70a3bda4e3406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,792</x:t>
-[...468 lines deleted...]
-          <x:t>16,558</x:t>
+          <x:t>15,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>