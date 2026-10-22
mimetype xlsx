--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66887112bdcb48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7393e8cb364f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e70a3bda4e3406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56cd7c5e8ef411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1019b3a7caf94931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e70a3bda4e3406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb95d13c41d194597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56cd7c5e8ef411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>16,402</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,370</x:t>
-[...6 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>15,711</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>