--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca5911eb9954925" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba079a48657a4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R832cfe7c90cd4929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688df2ab05544a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cf3eb02afe84488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R832cfe7c90cd4929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed0df5760be498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688df2ab05544a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,112</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>15,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,276</x:t>
-[...269 lines deleted...]
-          <x:t>15,001</x:t>
+          <x:t>14,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>