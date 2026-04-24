--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba079a48657a4fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c0311098094867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688df2ab05544a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f8f05e8a04449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed0df5760be498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688df2ab05544a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d1672eb702b4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f8f05e8a04449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>