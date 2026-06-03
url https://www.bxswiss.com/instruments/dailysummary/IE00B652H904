--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c0311098094867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8ab4d09a3a40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f8f05e8a04449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72971a2be8914c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d1672eb702b4d5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f8f05e8a04449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3762670a204a4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72971a2be8914c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,675</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,391</x:t>
-[...43 lines deleted...]
-          <x:t>14,964</x:t>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>15,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>