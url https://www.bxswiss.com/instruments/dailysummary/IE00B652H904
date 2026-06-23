--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8ab4d09a3a40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644525e92ce64be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72971a2be8914c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8f5f8255c24010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3762670a204a4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72971a2be8914c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redda821e11b6478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8f5f8255c24010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>15,435</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,418</x:t>
-[...259 lines deleted...]
-          <x:t>15,239</x:t>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,167</x:t>
-[...80 lines deleted...]
-          <x:t>15,494</x:t>
+          <x:t>15,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>