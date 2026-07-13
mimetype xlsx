--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R644525e92ce64be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860dec8a388a4452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8f5f8255c24010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb967946d9154cae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redda821e11b6478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8f5f8255c24010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8566372dc60e401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb967946d9154cae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>15,239</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,167</x:t>
-[...178 lines deleted...]
-          <x:t>15,161</x:t>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,888</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>15,087</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,072</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>15,159</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>