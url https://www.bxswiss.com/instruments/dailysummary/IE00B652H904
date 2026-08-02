--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860dec8a388a4452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540cfc97e6784310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb967946d9154cae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f0ee5c5deb4855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8566372dc60e401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb967946d9154cae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683a9e3580c94c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f0ee5c5deb4855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,071</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,027</x:t>
-[...38 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,517</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>15,545</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,481</x:t>
-[...512 lines deleted...]
-          <x:t>15,050</x:t>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>