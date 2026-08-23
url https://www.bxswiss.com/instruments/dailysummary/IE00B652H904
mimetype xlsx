--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R540cfc97e6784310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a4cf706d4c4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f0ee5c5deb4855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5603bfab834048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R683a9e3580c94c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f0ee5c5deb4855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1240fc633e408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5603bfab834048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V EM Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B652H904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>