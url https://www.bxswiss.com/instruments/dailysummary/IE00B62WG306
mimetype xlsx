--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22b6554550d4104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee114b92379409d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498d2a3fc3f0469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f1db9da63c4407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5652eed6e3548ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498d2a3fc3f0469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9d47fb742c4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f1db9da63c4407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>44,530</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,480</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>44,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,900</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>