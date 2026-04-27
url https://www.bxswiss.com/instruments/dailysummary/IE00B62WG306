--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee114b92379409d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb53b6c802f4e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f1db9da63c4407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90262c25f07a49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9d47fb742c4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f1db9da63c4407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b6daf0aa0c4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90262c25f07a49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>42,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>