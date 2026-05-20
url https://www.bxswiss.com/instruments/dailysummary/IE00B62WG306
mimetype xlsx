--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb53b6c802f4e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad87943ce6143a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90262c25f07a49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36db1d1238d74d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b6daf0aa0c4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90262c25f07a49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb503219b6ebd4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36db1d1238d74d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,570</x:t>
-[...48 lines deleted...]
-          <x:t>45,740</x:t>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,710</x:t>
-[...112 lines deleted...]
-          <x:t>45,770</x:t>
+          <x:t>45,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>