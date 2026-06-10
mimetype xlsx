--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad87943ce6143a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad057f44edd424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36db1d1238d74d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb072e5d62834185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb503219b6ebd4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36db1d1238d74d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a9affc76be4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb072e5d62834185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>46,555</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,545</x:t>
-[...11 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,135</x:t>
-[...26 lines deleted...]
-          <x:t>46,915</x:t>
+          <x:t>47,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>47,295</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,295</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>47,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>47,195</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>