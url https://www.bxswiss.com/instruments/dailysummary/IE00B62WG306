--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ad057f44edd424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c96bc329a194e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb072e5d62834185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4aca519bfb448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a9affc76be4e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb072e5d62834185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d3cc631e664d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4aca519bfb448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>47,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>47,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,415</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>46,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>