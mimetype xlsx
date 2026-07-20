--- v10 (2026-06-30)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c96bc329a194e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff898294da734501" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4aca519bfb448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R380d936e5ee74b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d3cc631e664d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4aca519bfb448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6a53f8a21246c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R380d936e5ee74b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>48,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,155</x:t>
-[...129 lines deleted...]
-          <x:t>48,275</x:t>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,765</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>47,825</x:t>
-        </x:is>
-[...138 lines deleted...]
-          <x:t>47,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>