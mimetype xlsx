--- v11 (2026-07-20)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff898294da734501" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7863a303599c496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R380d936e5ee74b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra690603950f54e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf6a53f8a21246c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R380d936e5ee74b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ffc8824d3848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra690603950f54e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,975</x:t>
-[...26 lines deleted...]
-          <x:t>48,115</x:t>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,865</x:t>
-[...222 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>47,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,205</x:t>
-[...129 lines deleted...]
-          <x:t>48,215</x:t>
+          <x:t>47,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,085</x:t>
+          <x:t>48,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>47,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>