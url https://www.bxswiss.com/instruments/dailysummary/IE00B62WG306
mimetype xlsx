--- v12 (2026-08-24)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7863a303599c496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f191cd6835c48ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra690603950f54e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4590d034db9246cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ffc8824d3848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra690603950f54e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33500be4809c447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4590d034db9246cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,340</x:t>
-[...360 lines deleted...]
-          <x:t>49,430</x:t>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>