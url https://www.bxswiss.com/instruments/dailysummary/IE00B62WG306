--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f191cd6835c48ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f10f620a844ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4590d034db9246cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e75ffbe222e475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33500be4809c447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4590d034db9246cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a114488d2343ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e75ffbe222e475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,350</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>49,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>49,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,570</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>49,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,260</x:t>
-[...161 lines deleted...]
-          <x:t>49,310</x:t>
+          <x:t>49,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,360</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>48,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>