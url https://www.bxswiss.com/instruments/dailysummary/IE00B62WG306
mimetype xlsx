--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f10f620a844ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497a5c74096a4751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e75ffbe222e475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27248f3ea94b4aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a114488d2343ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e75ffbe222e475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2946cdbc3a7e4016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27248f3ea94b4aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlackRock ISF - iShares Developed World Index USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B62WG306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>49,580</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,410</x:t>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,510</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>49,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,030</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>49,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,190</x:t>
-[...43 lines deleted...]
-          <x:t>48,825</x:t>
+          <x:t>49,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,615</x:t>
-[...60 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,050</x:t>
-[...139 lines deleted...]
-          <x:t>49,090</x:t>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,220</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>49,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>