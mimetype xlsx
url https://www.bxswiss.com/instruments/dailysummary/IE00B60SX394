--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R909f085ca7434df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a009f1801d74d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a121004cf2f47bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab49b0c950d48b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb987e5ade1fa4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a121004cf2f47bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43e48ccda834588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab49b0c950d48b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>126,966</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,719</x:t>
-[...355 lines deleted...]
-          <x:t>127,121</x:t>
+          <x:t>127,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>