--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a009f1801d74d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33778f4806f404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab49b0c950d48b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc17b3d4765049f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43e48ccda834588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab49b0c950d48b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9df75114e1f4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc17b3d4765049f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>