--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33778f4806f404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56fc676719545ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc17b3d4765049f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38188a2c85c647db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9df75114e1f4053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc17b3d4765049f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3efb48408644ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38188a2c85c647db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>