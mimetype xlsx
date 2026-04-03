--- v2 (2026-01-11)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16edcedfb4c41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1d2ae45fcb46d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42fac31f6d964231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c25666994941ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534a90c0bf5f48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42fac31f6d964231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0457d3c8b1c84794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c25666994941ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>114,321</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>