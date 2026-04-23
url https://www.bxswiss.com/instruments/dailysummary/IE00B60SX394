--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1d2ae45fcb46d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024bf76499a24b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c25666994941ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ff662a1a78415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0457d3c8b1c84794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c25666994941ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf3c7c5252a4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ff662a1a78415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>