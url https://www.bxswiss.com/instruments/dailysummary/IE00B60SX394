--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024bf76499a24b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c703a2616d74bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ff662a1a78415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d7abc27c084f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf3c7c5252a4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ff662a1a78415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1123afc5d3e3482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d7abc27c084f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>