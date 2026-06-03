--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c703a2616d74bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aeb65235604954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67d7abc27c084f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f99317892274484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1123afc5d3e3482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67d7abc27c084f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ee4ad418e04f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f99317892274484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>