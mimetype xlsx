--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78aeb65235604954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5669863b966479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f99317892274484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93b155c129b41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ee4ad418e04f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f99317892274484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2456bf6a354411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93b155c129b41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>