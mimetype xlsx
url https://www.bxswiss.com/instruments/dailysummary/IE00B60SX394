--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5669863b966479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d945c0c2264cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc93b155c129b41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13044a599dcb4950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2456bf6a354411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc93b155c129b41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4ef688acdc46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13044a599dcb4950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>