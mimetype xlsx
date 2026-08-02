--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d945c0c2264cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a23d266e7241bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13044a599dcb4950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403ae63db3444c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e4ef688acdc46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13044a599dcb4950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c89410de1e24b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403ae63db3444c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>124,076</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>123,987</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,753</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>125,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,723</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>