--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a23d266e7241bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R909f085ca7434df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403ae63db3444c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a121004cf2f47bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c89410de1e24b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403ae63db3444c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb987e5ade1fa4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a121004cf2f47bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>124,422</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,341</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>124,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,144</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>