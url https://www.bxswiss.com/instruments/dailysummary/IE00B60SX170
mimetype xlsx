--- v13 (2026-08-28)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c8f6b842354e02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fd2b72b2c64bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4c0adc5a584b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36068b37e1a744dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140c5a4be88f42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4c0adc5a584b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bbbbf029a94c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36068b37e1a744dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>