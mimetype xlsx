--- v14 (2026-09-17)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fd2b72b2c64bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcc41cfe7904815" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36068b37e1a744dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001f8710f2a8417b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bbbbf029a94c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36068b37e1a744dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e031171fef0497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001f8710f2a8417b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>