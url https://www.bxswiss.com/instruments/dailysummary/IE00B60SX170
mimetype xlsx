--- v15 (2026-10-08)
+++ v16 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcc41cfe7904815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc0961078ef4632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R001f8710f2a8417b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6c930520d149a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e031171fef0497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R001f8710f2a8417b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40faf48565d84353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6c930520d149a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>