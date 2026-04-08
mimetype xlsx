--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a87194444fc45a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67dc2a5ac8a4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df477e1679549b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a406c1884f491d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1baca6b90ae4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df477e1679549b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b34146958643aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a406c1884f491d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>152,965</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>