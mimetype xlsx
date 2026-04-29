--- v7 (2026-04-08)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67dc2a5ac8a4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f908de7e734890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a406c1884f491d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23261e3f8cc40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b34146958643aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a406c1884f491d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f3e4381213495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23261e3f8cc40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>