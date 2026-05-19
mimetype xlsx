--- v8 (2026-04-29)
+++ v9 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f908de7e734890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5dd6aadc6174532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc23261e3f8cc40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f9fe74809d42fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f3e4381213495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc23261e3f8cc40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa8ef784315498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f9fe74809d42fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>