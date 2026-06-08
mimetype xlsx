--- v9 (2026-05-19)
+++ v10 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5dd6aadc6174532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2466ba63626a4005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f9fe74809d42fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f43fe449de4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa8ef784315498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f9fe74809d42fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897e4c0faed54b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f43fe449de4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>