--- v10 (2026-06-08)
+++ v11 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2466ba63626a4005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc57dfef25964633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f43fe449de4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5850f8192f4ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897e4c0faed54b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f43fe449de4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f66605cf2445d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5850f8192f4ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>