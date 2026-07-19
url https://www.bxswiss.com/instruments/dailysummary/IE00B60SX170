--- v11 (2026-06-28)
+++ v12 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc57dfef25964633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd91d78f3ea8457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5850f8192f4ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0960aef8ad034985"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3f66605cf2445d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5850f8192f4ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5809665292fd4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0960aef8ad034985" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>175,321</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,776</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>174,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,496</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>