--- v12 (2026-07-19)
+++ v13 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd91d78f3ea8457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c8f6b842354e02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0960aef8ad034985"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4c0adc5a584b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5809665292fd4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0960aef8ad034985" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140c5a4be88f42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4c0adc5a584b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SX170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>177,018</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,886</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>177,482</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>