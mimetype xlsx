--- v3 (2026-03-21)
+++ v4 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe258f000a94c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0b3a6cc49040d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b28ce47c7064604"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5269010ef6b42ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec4477170d344e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b28ce47c7064604" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73971d666e5494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5269010ef6b42ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>