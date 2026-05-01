--- v4 (2026-04-10)
+++ v5 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0b3a6cc49040d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfa4b30f6a24983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5269010ef6b42ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9c79c24c5840b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf73971d666e5494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5269010ef6b42ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa8e239b202469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9c79c24c5840b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>