--- v5 (2026-05-01)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfa4b30f6a24983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd655e9af34d941b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda9c79c24c5840b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc354b9779ff248cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa8e239b202469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda9c79c24c5840b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3b1eac9d7d4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc354b9779ff248cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>382,840</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>