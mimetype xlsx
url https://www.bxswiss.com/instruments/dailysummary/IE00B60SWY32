--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd655e9af34d941b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4dcb366c84e4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc354b9779ff248cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cce041b2fb340ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a3b1eac9d7d4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc354b9779ff248cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55ba41494c5425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cce041b2fb340ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>