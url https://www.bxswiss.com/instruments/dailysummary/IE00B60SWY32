--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4dcb366c84e4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3983b1d6c614fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cce041b2fb340ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b953e5d702b4aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd55ba41494c5425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cce041b2fb340ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3e26416b75498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b953e5d702b4aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>