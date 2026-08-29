--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3983b1d6c614fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6623c0d91684ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b953e5d702b4aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3619015dfd5a4728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb3e26416b75498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b953e5d702b4aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2cb187e5f045f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3619015dfd5a4728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>409,136</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>