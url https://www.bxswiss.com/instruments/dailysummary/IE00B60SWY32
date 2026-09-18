--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6623c0d91684ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d47c9ea5f474e32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3619015dfd5a4728"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd5df63b79544b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2cb187e5f045f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3619015dfd5a4728" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc2b28717e14a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd5df63b79544b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>