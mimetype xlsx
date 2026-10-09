--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d47c9ea5f474e32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7978254c38044307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd5df63b79544b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fcac8de425e430b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc2b28717e14a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd5df63b79544b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c6149b280046f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fcac8de425e430b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>