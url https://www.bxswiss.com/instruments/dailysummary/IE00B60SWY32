--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7978254c38044307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a625e1c39af4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fcac8de425e430b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cbd10fe29e45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c6149b280046f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fcac8de425e430b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21d1f1977644455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cbd10fe29e45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWY32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>