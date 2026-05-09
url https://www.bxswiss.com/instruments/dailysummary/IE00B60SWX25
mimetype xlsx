--- v5 (2026-03-29)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc3f4f284f54025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c49794396e45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea66964930634526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0628eb2cb25241f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b64f8a9e75494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea66964930634526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3084185e68954f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0628eb2cb25241f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>129,476</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>