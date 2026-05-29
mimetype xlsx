--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c49794396e45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1386b29161ba4b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0628eb2cb25241f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10827b4d0f2445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3084185e68954f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0628eb2cb25241f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d213d27ae044f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10827b4d0f2445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>