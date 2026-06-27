--- v7 (2026-05-29)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1386b29161ba4b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddba63392a064634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10827b4d0f2445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4664bb6ba1479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d213d27ae044f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10827b4d0f2445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771074e000d743ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4664bb6ba1479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,598 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>