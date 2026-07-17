--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddba63392a064634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeeb1aa62b9a4aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4664bb6ba1479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b517e1e80ac427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771074e000d743ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4664bb6ba1479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0909356625684502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b517e1e80ac427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>