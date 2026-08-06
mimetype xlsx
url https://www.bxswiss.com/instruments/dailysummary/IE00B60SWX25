--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeeb1aa62b9a4aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3eae3890ce24d10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b517e1e80ac427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6a0681763648b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0909356625684502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b517e1e80ac427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1437d5b9fd43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6a0681763648b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>149,922</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,346</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>149,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,878</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>