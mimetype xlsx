--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3eae3890ce24d10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240224280d9c4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6a0681763648b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd83517777b4f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a1437d5b9fd43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6a0681763648b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ca933f024a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd83517777b4f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>