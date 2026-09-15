--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R240224280d9c4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0cd878cd5e4712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd83517777b4f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b64a48b3764ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ca933f024a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd83517777b4f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1fbe0b21d8840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b64a48b3764ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>