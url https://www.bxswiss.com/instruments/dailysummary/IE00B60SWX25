--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0cd878cd5e4712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1878a9c0e606416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b64a48b3764ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45fbd1f091549e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1fbe0b21d8840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b64a48b3764ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfc34f3f7ad4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45fbd1f091549e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>