--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1878a9c0e606416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb700d04654194c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45fbd1f091549e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf334913bb24c4fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bfc34f3f7ad4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45fbd1f091549e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f616d51c7de4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf334913bb24c4fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWX25</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>