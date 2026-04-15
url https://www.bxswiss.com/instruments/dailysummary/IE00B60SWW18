--- v4 (2026-03-23)
+++ v5 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b41681c01d142d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad59ee9b91e4fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e14c77707f4f2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0a1eabeae3428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cbab00ae5c04634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e14c77707f4f2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946b87917f724f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0a1eabeae3428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>