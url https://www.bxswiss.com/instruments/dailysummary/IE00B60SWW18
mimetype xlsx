--- v5 (2026-04-15)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad59ee9b91e4fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc51ee1babf44920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0a1eabeae3428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0866406a0996463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946b87917f724f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0a1eabeae3428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e62f4a3d694f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0866406a0996463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>