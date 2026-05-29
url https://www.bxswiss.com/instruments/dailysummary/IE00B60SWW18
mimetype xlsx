--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc51ee1babf44920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919ef1d390d744f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0866406a0996463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45990f3ebe754c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e62f4a3d694f44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0866406a0996463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d381e4e708427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45990f3ebe754c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>