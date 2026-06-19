--- v7 (2026-05-29)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R919ef1d390d744f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4228843f454df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45990f3ebe754c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038123956c204021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d381e4e708427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45990f3ebe754c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e252283f8954808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038123956c204021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>142,147</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,067</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>140,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,799</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>