--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4228843f454df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38bf926404e543b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038123956c204021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955f02e437e34b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e252283f8954808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038123956c204021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce888f6f8284f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955f02e437e34b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>147,718</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,920</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>144,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,225</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>