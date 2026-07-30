--- v9 (2026-07-09)
+++ v10 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38bf926404e543b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e199a17b1d94ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955f02e437e34b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63df1cf06294880"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce888f6f8284f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955f02e437e34b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd5554c85ec41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63df1cf06294880" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,928</x:t>
-[...193 lines deleted...]
-          <x:t>150,723</x:t>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>149,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>