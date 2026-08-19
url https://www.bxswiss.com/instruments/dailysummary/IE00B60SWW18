--- v10 (2026-07-30)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e199a17b1d94ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf944dc3031834b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc63df1cf06294880"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a519cef7ecd486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbd5554c85ec41d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc63df1cf06294880" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2352b10c8f8f40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a519cef7ecd486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,149 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>150,723</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,676</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>