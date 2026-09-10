--- v11 (2026-08-19)
+++ v12 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf944dc3031834b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d1344fb46e4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a519cef7ecd486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re84830bd33b0487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2352b10c8f8f40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a519cef7ecd486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb49f5709d6a4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re84830bd33b0487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>