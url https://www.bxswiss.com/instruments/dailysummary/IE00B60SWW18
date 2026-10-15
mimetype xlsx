--- v12 (2026-09-10)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d1344fb46e4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fd77b16d0045be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re84830bd33b0487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ab4faa3eb24206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb49f5709d6a4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re84830bd33b0487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bfa009e1cbc47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ab4faa3eb24206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>154,519</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>