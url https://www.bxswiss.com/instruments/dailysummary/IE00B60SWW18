--- v13 (2026-10-15)
+++ v14 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fd77b16d0045be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb190764224e6489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ab4faa3eb24206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705ace49bb25496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bfa009e1cbc47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ab4faa3eb24206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc52b67ce52bf4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705ace49bb25496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B60SWW18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>