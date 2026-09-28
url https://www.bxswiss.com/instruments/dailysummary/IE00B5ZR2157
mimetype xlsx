--- v11 (2026-09-08)
+++ v12 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fa9fb2a83144ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc599a6375cf49eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c981c35ff04726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3da9ef3c2d5414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc114bea490be4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c981c35ff04726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125852cc25274ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3da9ef3c2d5414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>91,543</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,423</x:t>
-[...463 lines deleted...]
-          <x:t>91,724</x:t>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>