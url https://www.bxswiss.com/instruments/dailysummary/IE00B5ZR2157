--- v12 (2026-09-28)
+++ v13 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc599a6375cf49eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f0aac08381445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3da9ef3c2d5414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ec1cac20a34e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R125852cc25274ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3da9ef3c2d5414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed8e7d7363c4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ec1cac20a34e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>91,788</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,628</x:t>
-[...53 lines deleted...]
-          <x:t>91,793</x:t>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>91,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>