--- v13 (2026-10-18)
+++ v14 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f0aac08381445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12ab543a3d6b42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ec1cac20a34e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79a84a746264648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed8e7d7363c4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ec1cac20a34e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928e9840a7f64ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79a84a746264648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>90,206</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,563</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,437</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>