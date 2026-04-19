--- v4 (2026-03-26)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250bc455f4a54863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b730468f83546dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5e38fa74964c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1715976e838e42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39341065e0144093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5e38fa74964c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf035d91658384d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1715976e838e42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>89,286</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,284</x:t>
-[...517 lines deleted...]
-          <x:t>89,197</x:t>
+          <x:t>90,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>