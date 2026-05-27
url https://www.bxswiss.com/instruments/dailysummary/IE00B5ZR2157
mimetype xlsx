--- v5 (2026-04-19)
+++ v6 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b730468f83546dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d3fc2863c34576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1715976e838e42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2b07daca0e4b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf035d91658384d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1715976e838e42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6930bc55b4549de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2b07daca0e4b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>89,764</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>