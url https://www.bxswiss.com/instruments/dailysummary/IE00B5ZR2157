--- v6 (2026-05-27)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24d3fc2863c34576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b2f25332154c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2b07daca0e4b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e52b54c685e4a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6930bc55b4549de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2b07daca0e4b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aedb37b68804f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e52b54c685e4a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,545</x:t>
-[...279 lines deleted...]
-          <x:t>89,050</x:t>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>