--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b2f25332154c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc6573022ab4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e52b54c685e4a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658fcded32b2412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aedb37b68804f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e52b54c685e4a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bd30a903694c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658fcded32b2412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>