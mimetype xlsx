--- v8 (2026-07-09)
+++ v9 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc6573022ab4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d1620b406647ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658fcded32b2412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8111aed09f4b449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87bd30a903694c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658fcded32b2412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa730eac54a24fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8111aed09f4b449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,880</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,235</x:t>
-[...468 lines deleted...]
-          <x:t>90,130</x:t>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>