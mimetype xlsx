--- v9 (2026-07-30)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d1620b406647ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524f2cf3c3824edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8111aed09f4b449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8879ed7d5e914f47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa730eac54a24fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8111aed09f4b449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5151b17f1f446cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8879ed7d5e914f47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>