--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524f2cf3c3824edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fa9fb2a83144ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8879ed7d5e914f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c981c35ff04726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5151b17f1f446cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8879ed7d5e914f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc114bea490be4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c981c35ff04726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO ETFs-Euro Short Maturity UCITS ETF Dist.  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5ZR2157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>90,901</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,827</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>91,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>