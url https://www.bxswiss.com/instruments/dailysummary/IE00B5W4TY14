--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357b81cce0de44bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1f499a4ded4467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20110978c9e145c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40b75c5767945af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f4dadb8d0742d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20110978c9e145c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28cca6ae0f14a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40b75c5767945af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>