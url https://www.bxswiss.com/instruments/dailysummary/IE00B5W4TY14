--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1f499a4ded4467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94110f56b564a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40b75c5767945af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R231fb6d321584062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28cca6ae0f14a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40b75c5767945af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280b28835b5d46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R231fb6d321584062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>