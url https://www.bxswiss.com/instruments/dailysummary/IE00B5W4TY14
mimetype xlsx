--- v5 (2026-04-24)
+++ v6 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94110f56b564a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c20c60b626742af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R231fb6d321584062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d95948b820f4daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280b28835b5d46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R231fb6d321584062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re601cb4f4df74f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d95948b820f4daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>