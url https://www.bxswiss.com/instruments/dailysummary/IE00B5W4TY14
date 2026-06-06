--- v6 (2026-05-17)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c20c60b626742af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107f868314a495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d95948b820f4daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bff8ac7095540b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re601cb4f4df74f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d95948b820f4daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c00e35f84c64ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bff8ac7095540b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>