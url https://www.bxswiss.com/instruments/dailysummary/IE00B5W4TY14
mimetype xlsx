--- v7 (2026-06-06)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107f868314a495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec48d43d55442b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bff8ac7095540b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c9b7f4b050445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c00e35f84c64ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bff8ac7095540b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e4c266658c4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c9b7f4b050445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>