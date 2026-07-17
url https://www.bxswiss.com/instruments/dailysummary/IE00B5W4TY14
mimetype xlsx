--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec48d43d55442b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb350fbd2aa474248" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c9b7f4b050445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re872baa223374391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73e4c266658c4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c9b7f4b050445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e27ac3bc89649fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re872baa223374391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>