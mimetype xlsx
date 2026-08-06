--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb350fbd2aa474248" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd17663b05d4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re872baa223374391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e125dfff714107"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e27ac3bc89649fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re872baa223374391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984f5586a3ce42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e125dfff714107" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>