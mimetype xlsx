--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd17663b05d4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ea3ac2eda047ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e125dfff714107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd8b248b6db4ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984f5586a3ce42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e125dfff714107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57366485dc0c43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd8b248b6db4ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>