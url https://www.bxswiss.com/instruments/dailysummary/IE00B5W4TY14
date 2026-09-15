--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ea3ac2eda047ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33aa372bbc224959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fd8b248b6db4ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780fa80fe37f4efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57366485dc0c43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fd8b248b6db4ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5f34c5c78f4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780fa80fe37f4efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>