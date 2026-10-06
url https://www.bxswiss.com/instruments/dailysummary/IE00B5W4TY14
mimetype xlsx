--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33aa372bbc224959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14945d446b684d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780fa80fe37f4efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8247a4ab05427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5f34c5c78f4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780fa80fe37f4efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f09cbdaf6a34d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8247a4ab05427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>