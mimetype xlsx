--- v13 (2026-10-06)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14945d446b684d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R309ab2f750a040c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8247a4ab05427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2e6f42a80f43bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f09cbdaf6a34d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8247a4ab05427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c8552b55822497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2e6f42a80f43bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Korea UCITS ETF (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5W4TY14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>