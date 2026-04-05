--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab9346e70e5245c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761e7f3bc9654c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a17dc6751524794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d09fa9699d4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da30d7516e04e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a17dc6751524794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a0d7bf8e3c4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d09fa9699d4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>11,932</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,566</x:t>
-[...215 lines deleted...]
-          <x:t>11,439</x:t>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>