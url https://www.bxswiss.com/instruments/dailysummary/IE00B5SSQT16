--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R761e7f3bc9654c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebf8d5233b34b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d09fa9699d4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref11388c037844e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a0d7bf8e3c4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d09fa9699d4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20663a858514f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref11388c037844e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>