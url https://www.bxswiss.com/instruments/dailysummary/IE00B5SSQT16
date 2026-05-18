--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raebf8d5233b34b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00291c51d4a94305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref11388c037844e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2854640505c0492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20663a858514f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref11388c037844e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293ffcc2ae044e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2854640505c0492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>