--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00291c51d4a94305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f159b5a53b404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2854640505c0492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539a29f63d624c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293ffcc2ae044e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2854640505c0492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27002aca0bc47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539a29f63d624c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>