--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14f159b5a53b404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9111b4c3886d4f79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539a29f63d624c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a384a426a944215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27002aca0bc47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539a29f63d624c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cafbf42878a462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a384a426a944215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>