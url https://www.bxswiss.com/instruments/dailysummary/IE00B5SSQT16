--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9111b4c3886d4f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1bd6c2fcb14198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a384a426a944215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c6c54e5a4c42dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cafbf42878a462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a384a426a944215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2bbfb29f2b48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c6c54e5a4c42dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,862</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,682</x:t>
-[...237 lines deleted...]
-          <x:t>13,269</x:t>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,278</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>13,905</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>