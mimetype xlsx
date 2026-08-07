--- v11 (2026-07-17)
+++ v12 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1bd6c2fcb14198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc044e7be7c34d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c6c54e5a4c42dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77506624f3214c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd2bbfb29f2b48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c6c54e5a4c42dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f47e3e5c394eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77506624f3214c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,195</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,988</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,819</x:t>
-[...4 lines deleted...]
-          <x:t>13,504</x:t>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,541</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>13,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>