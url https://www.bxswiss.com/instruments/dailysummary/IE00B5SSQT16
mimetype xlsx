--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc044e7be7c34d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re475504db27d49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77506624f3214c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07aa1c9b1ce42b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f47e3e5c394eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77506624f3214c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd2851f290a4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07aa1c9b1ce42b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>13,573</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,278</x:t>
-[...26 lines deleted...]
-          <x:t>13,581</x:t>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,786</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,451</x:t>
-[...414 lines deleted...]
-          <x:t>13,541</x:t>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>