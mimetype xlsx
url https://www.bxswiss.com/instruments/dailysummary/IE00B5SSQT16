--- v13 (2026-08-27)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re475504db27d49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974af67e59784c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07aa1c9b1ce42b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661d65eaadcc45c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd2851f290a4b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07aa1c9b1ce42b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c55bed1b868402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661d65eaadcc45c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>13,316</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,263</x:t>
-[...124 lines deleted...]
-          <x:t>13,471</x:t>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,461</x:t>
-[...26 lines deleted...]
-          <x:t>13,611</x:t>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>13,869</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,778</x:t>
-[...215 lines deleted...]
-          <x:t>13,820</x:t>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>