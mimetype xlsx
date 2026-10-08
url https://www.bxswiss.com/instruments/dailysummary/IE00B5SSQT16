--- v14 (2026-09-17)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974af67e59784c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436a9520bd7841eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661d65eaadcc45c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e10d249eacc4cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c55bed1b868402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661d65eaadcc45c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cecfaa5c2a543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e10d249eacc4cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>13,887</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,954</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,757</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,931</x:t>
-[...48 lines deleted...]
-          <x:t>13,829</x:t>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>07.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,254</x:t>
-[...198 lines deleted...]
-          <x:t>13,888</x:t>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>