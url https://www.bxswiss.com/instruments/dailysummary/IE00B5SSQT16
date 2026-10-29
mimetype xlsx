--- v15 (2026-10-08)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436a9520bd7841eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635b755f75ef4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e10d249eacc4cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5745d66ebdae4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cecfaa5c2a543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e10d249eacc4cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd517476aa35643a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5745d66ebdae4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5SSQT16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,254</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>14,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,340</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>