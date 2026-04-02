--- v4 (2026-02-21)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceba6cc3ea424bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5053e26fc3414ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dcbae519d7047e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e7d9742916462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88536a1cd3974fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dcbae519d7047e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05baa32ba014ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e7d9742916462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>193,746</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>