--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5053e26fc3414ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67887d24ef664363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e7d9742916462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ad41dc3b764cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05baa32ba014ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e7d9742916462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d7840afd444a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ad41dc3b764cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>