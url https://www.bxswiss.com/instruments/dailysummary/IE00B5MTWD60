--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67887d24ef664363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399fed0cca5f43e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ad41dc3b764cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc02598b3394430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d7840afd444a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ad41dc3b764cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157bd3d67dd443b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc02598b3394430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>