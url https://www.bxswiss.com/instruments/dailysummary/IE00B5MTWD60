--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399fed0cca5f43e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1697ab53d8bf4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bc02598b3394430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d657deba0a475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157bd3d67dd443b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bc02598b3394430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb666b4f1667446ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d657deba0a475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>