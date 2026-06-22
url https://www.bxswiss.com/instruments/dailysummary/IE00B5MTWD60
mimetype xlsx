--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1697ab53d8bf4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b4b1e4906c434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60d657deba0a475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a172a8d8a04f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb666b4f1667446ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60d657deba0a475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1632c5b49d54345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a172a8d8a04f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>