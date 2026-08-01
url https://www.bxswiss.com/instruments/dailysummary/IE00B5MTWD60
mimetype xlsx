--- v9 (2026-06-22)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b4b1e4906c434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8afc75c94b4e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a172a8d8a04f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52565a573624af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1632c5b49d54345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a172a8d8a04f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8386cc98f7824d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52565a573624af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>217,079</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>