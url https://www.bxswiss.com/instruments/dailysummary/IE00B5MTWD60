--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8afc75c94b4e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20837d685724ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52565a573624af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7aa2e854184903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8386cc98f7824d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52565a573624af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf510d94801664f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7aa2e854184903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>