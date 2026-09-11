--- v11 (2026-08-21)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd20837d685724ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9e86c0da464ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f7aa2e854184903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b5d3798598470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf510d94801664f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f7aa2e854184903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348c134094b64393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b5d3798598470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>