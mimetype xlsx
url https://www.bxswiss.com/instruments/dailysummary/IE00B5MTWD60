--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9e86c0da464ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc816639efbc244bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49b5d3798598470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9038b1a5d5e045fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348c134094b64393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49b5d3798598470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c3fc70694b4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9038b1a5d5e045fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>241,219</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>241,010</x:t>
-[...512 lines deleted...]
-          <x:t>238,305</x:t>
+          <x:t>240,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>