--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc816639efbc244bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178f0952bd2743c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9038b1a5d5e045fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4e11d85ff8432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c3fc70694b4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9038b1a5d5e045fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923a311ad7304e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4e11d85ff8432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco STOXX Europe 600 Optimised Banks UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5MTWD60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>