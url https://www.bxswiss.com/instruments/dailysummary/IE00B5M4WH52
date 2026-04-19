--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752b6ee0c3734a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40f5281f4644d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1938b7427b46d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a88e0d9274c4d9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e67e3250a84275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1938b7427b46d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7d3558026b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a88e0d9274c4d9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>36,453</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,980</x:t>
-[...65 lines deleted...]
-          <x:t>36,422</x:t>
+          <x:t>36,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,156</x:t>
-[...328 lines deleted...]
-          <x:t>35,945</x:t>
+          <x:t>36,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>