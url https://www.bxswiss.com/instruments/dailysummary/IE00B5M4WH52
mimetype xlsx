--- v6 (2026-04-19)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40f5281f4644d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac85563a77f4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a88e0d9274c4d9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae2744cc81347b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba7d3558026b4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a88e0d9274c4d9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795b714ddd4e46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae2744cc81347b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,405</x:t>
-[...97 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>36,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,847</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>36,033</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,815</x:t>
-[...355 lines deleted...]
-          <x:t>36,625</x:t>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>