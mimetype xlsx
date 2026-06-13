--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac85563a77f4585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc761b0a90a04811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae2744cc81347b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1e6e81d2ae4926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795b714ddd4e46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae2744cc81347b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63425f3e671d4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1e6e81d2ae4926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>36,536</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,494</x:t>
-[...16 lines deleted...]
-          <x:t>36,675</x:t>
+          <x:t>36,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,625</x:t>
-[...458 lines deleted...]
-          <x:t>36,047</x:t>
+          <x:t>36,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>