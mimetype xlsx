--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc761b0a90a04811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02048e00ebf24e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1e6e81d2ae4926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468e3f9f443f4a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63425f3e671d4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1e6e81d2ae4926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae54897567914850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468e3f9f443f4a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,175</x:t>
-[...291 lines deleted...]
-          <x:t>36,267</x:t>
+          <x:t>36,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,175</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>36,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,585</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>