--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02048e00ebf24e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22c1a1324e94960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468e3f9f443f4a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe420885f0149de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae54897567914850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468e3f9f443f4a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2606fa0a74fa4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe420885f0149de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>