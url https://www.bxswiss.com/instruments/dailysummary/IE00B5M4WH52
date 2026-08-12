--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22c1a1324e94960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7709512d5134bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe420885f0149de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdd78e49f5540f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2606fa0a74fa4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe420885f0149de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dbacb9fa180427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdd78e49f5540f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>37,221</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>37,464</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,212</x:t>
-[...274 lines deleted...]
-          <x:t>37,010</x:t>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>