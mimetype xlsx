--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7709512d5134bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16b74557213477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdd78e49f5540f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d130f3379034718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dbacb9fa180427e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdd78e49f5540f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1651695350da4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d130f3379034718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,638</x:t>
-[...53 lines deleted...]
-          <x:t>37,578</x:t>
+          <x:t>37,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,385</x:t>
-[...512 lines deleted...]
-          <x:t>37,471</x:t>
+          <x:t>37,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>