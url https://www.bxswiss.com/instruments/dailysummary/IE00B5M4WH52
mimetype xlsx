--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16b74557213477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83da6b31c7f74742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d130f3379034718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38de49f3be94124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1651695350da4760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d130f3379034718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb20632fb263441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38de49f3be94124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>37,250</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,113</x:t>
-[...92 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>37,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,504</x:t>
-[...75 lines deleted...]
-          <x:t>37,624</x:t>
+          <x:t>37,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>37,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,554</x:t>
-[...323 lines deleted...]
-          <x:t>37,431</x:t>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>