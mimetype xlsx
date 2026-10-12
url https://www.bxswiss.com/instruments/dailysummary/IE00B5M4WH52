--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83da6b31c7f74742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8598b9a6c5e84c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38de49f3be94124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020488002e1042e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb20632fb263441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38de49f3be94124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fc2272d605447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020488002e1042e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>37,123</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,321</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...526 lines deleted...]
-          <x:t>37,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,559</x:t>
-[...21 lines deleted...]
-          <x:t>37,594</x:t>
+          <x:t>37,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>