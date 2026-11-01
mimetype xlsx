--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8598b9a6c5e84c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9264aba0db4594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R020488002e1042e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3315a0389ef1401a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17fc2272d605447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R020488002e1042e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb94c440b5c44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3315a0389ef1401a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III J.P. Morgan EM Local Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M4WH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>37,955</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,559</x:t>
-[...21 lines deleted...]
-          <x:t>37,594</x:t>
+          <x:t>37,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,771</x:t>
-[...360 lines deleted...]
-          <x:t>37,642</x:t>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>