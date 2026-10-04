--- v10 (2026-08-25)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413469f3180b4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e1311af26c4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7327444bd3224239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a9e8dd203249d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d3d4f9405c44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7327444bd3224239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf012aa54fbe430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a9e8dd203249d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>28,891</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>28,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,084</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>29,178</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,127</x:t>
-[...134 lines deleted...]
-          <x:t>29,315</x:t>
+          <x:t>29,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>