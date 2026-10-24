--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e1311af26c4c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e9bc0795674a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a9e8dd203249d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce40272c600f4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf012aa54fbe430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a9e8dd203249d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e77bbb874d4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce40272c600f4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>