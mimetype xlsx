--- v3 (2026-03-12)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd07e92b8f44406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9345220c6f4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec5458f099143d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceecdc6517744585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34fdc09e5af84f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec5458f099143d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f8e6063cf948c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceecdc6517744585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,614</x:t>
-[...53 lines deleted...]
-          <x:t>26,410</x:t>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>26,280</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>25,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>