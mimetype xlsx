--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9345220c6f4495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f96bd72d75d45f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceecdc6517744585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d99eb0e97c405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90f8e6063cf948c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceecdc6517744585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31546f952a24407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d99eb0e97c405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,653</x:t>
-[...615 lines deleted...]
-          <x:t>26,008</x:t>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,900</x:t>
-[...4 lines deleted...]
-          <x:t>26,280</x:t>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>