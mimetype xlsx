--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f96bd72d75d45f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6e184c8cbd45b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d99eb0e97c405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70e337fad02422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31546f952a24407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d99eb0e97c405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd683d1f8bdb94791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70e337fad02422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,929</x:t>
-[...48 lines deleted...]
-          <x:t>26,746</x:t>
+          <x:t>26,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,654</x:t>
-[...38 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>26,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,817</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>26,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>