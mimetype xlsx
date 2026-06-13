--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d6e184c8cbd45b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc0ea0b5b7d46ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70e337fad02422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd0f60319d54926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd683d1f8bdb94791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70e337fad02422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda60a51af4814fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd0f60319d54926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>26,722</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,868</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>26,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,821</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>26,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>