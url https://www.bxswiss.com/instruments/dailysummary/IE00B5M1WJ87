--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc0ea0b5b7d46ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64ba4fb00e342de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd0f60319d54926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290387b6c0b24b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda60a51af4814fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd0f60319d54926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359d29dfff41455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290387b6c0b24b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...554 lines deleted...]
-          <x:t>26,550</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,821</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>27,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>