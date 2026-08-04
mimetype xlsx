--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64ba4fb00e342de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cffa5196ea44f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290387b6c0b24b63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7409577f23864779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359d29dfff41455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290387b6c0b24b63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dd7744747e460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7409577f23864779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>27,227</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,971</x:t>
-[...389 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,523</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>27,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,714</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>