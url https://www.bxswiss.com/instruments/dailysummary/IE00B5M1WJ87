--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cffa5196ea44f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413469f3180b4db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7409577f23864779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7327444bd3224239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1dd7744747e460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7409577f23864779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d3d4f9405c44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7327444bd3224239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P Euro Dividend Aristocrats UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5M1WJ87</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>