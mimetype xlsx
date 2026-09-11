--- v10 (2026-08-21)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d7f983edf4f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf491dc5f03484b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87a709f4d754bf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17fb2962b12431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f0c7b2a6eb488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87a709f4d754bf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a583539b8b45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17fb2962b12431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>