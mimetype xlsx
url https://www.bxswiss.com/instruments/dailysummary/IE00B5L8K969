--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf491dc5f03484b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb635fb26ef394a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17fb2962b12431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e09fe480034b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a583539b8b45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17fb2962b12431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra642e6233f804587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e09fe480034b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>