--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb635fb26ef394a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80da8f19dc26430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e09fe480034b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5a8667e3224b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra642e6233f804587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e09fe480034b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R184a6dc8db304f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5a8667e3224b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>