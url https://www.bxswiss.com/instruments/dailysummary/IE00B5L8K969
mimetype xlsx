--- v2 (2026-01-31)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0477e4f6c422488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2a9cab660e49b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26bb47c284e649b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38cffc20cce641a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6a070738ca48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26bb47c284e649b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156d77cc55bf43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38cffc20cce641a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...144 lines deleted...]
-          <x:t>199,131</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>198,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>