--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2a9cab660e49b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bddcc8cfd84f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38cffc20cce641a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb1c518c5e14a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R156d77cc55bf43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38cffc20cce641a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f909e508e40478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb1c518c5e14a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>