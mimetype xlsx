--- v4 (2026-04-22)
+++ v5 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75bddcc8cfd84f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a18850a68f849e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb1c518c5e14a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbc27e9999e442b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f909e508e40478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb1c518c5e14a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6187d83e3b24369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbc27e9999e442b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>