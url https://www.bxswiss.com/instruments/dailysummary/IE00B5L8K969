--- v5 (2026-05-12)
+++ v6 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a18850a68f849e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175b82dce6cb4dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cbc27e9999e442b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f36dbedac440f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6187d83e3b24369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cbc27e9999e442b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8fa3689f2c45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f36dbedac440f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>