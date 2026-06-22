--- v6 (2026-06-01)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175b82dce6cb4dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e7a0a9adbe43f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f36dbedac440f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e25354c9f5d4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8fa3689f2c45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f36dbedac440f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a98e7f20cad4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e25354c9f5d4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>