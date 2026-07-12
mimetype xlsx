--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e7a0a9adbe43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf91eeefe7cb4740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e25354c9f5d4b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7744a7a9714e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a98e7f20cad4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e25354c9f5d4b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0e6f5d346e4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7744a7a9714e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>