--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf91eeefe7cb4740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41432d376aa14d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c7744a7a9714e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0bad0790ec84e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0e6f5d346e4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c7744a7a9714e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6ee397c4a04b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0bad0790ec84e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>230,730</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,779</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>243,424</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>