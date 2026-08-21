--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41432d376aa14d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R429d7f983edf4f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0bad0790ec84e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87a709f4d754bf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6ee397c4a04b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0bad0790ec84e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f0c7b2a6eb488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87a709f4d754bf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI EM Asia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5L8K969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>