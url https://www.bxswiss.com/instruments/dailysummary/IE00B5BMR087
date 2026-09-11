--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c34c8575e3a4e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b913e99eebb47d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9691e55b1f34d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659a127efd0546d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4903a2a348420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9691e55b1f34d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bdf4216b3a42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659a127efd0546d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>657,747</x:t>
+          <x:t>679,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>650,252</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>677,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>677,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,655</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>