--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b913e99eebb47d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43118eac612404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R659a127efd0546d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797a9a00ef344a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bdf4216b3a42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R659a127efd0546d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80e7576d76a4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797a9a00ef344a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>