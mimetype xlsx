--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43118eac612404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f1a9b6a9b3f4c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797a9a00ef344a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672d0333830c439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc80e7576d76a4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797a9a00ef344a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda779bbde434b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672d0333830c439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>667,599</x:t>
-[...416 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>686,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>685,890</x:t>
-[...193 lines deleted...]
-          <x:t>684,594</x:t>
+          <x:t>684,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>