--- v2 (2026-01-31)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16fbff60859241f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7daf7b1010fd443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749d93edce8940ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312bc87b11cc447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7ecefc9bea4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749d93edce8940ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a1356ffdb8472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312bc87b11cc447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...559 lines deleted...]
-          <x:t>573,443</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>