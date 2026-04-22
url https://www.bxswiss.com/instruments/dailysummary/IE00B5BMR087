--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7daf7b1010fd443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a64e6232148408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R312bc87b11cc447a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e310ed4c4c4cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a1356ffdb8472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R312bc87b11cc447a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a68108d846c47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e310ed4c4c4cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>568,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>