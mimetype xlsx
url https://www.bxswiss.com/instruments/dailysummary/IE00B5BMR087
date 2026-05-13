--- v4 (2026-04-22)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a64e6232148408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c2633decb44e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e310ed4c4c4cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52088bcca4434fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a68108d846c47c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e310ed4c4c4cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc365e45af8b4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52088bcca4434fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>571,589</x:t>
-[...11 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>578,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>573,841</x:t>
-[...11 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>590,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>597,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>594,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>577,084</x:t>
-[...38 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>597,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>599,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>594,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>578,218</x:t>
-[...139 lines deleted...]
-          <x:t>594,888</x:t>
+          <x:t>600,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.802,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>