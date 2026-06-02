--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67c2633decb44e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9d889957e542fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52088bcca4434fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1229edf9ea743b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc365e45af8b4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52088bcca4434fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db8fa8424484452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1229edf9ea743b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>