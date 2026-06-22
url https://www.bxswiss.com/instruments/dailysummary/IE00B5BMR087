--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9d889957e542fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddf33bd910d4d5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1229edf9ea743b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d07146dc6ac459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db8fa8424484452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1229edf9ea743b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2479f972e3ec420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d07146dc6ac459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>