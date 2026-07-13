--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddf33bd910d4d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a57395da874ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d07146dc6ac459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c12a471c1d48f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2479f972e3ec420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d07146dc6ac459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6d15ea1998403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c12a471c1d48f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>643,183</x:t>
+          <x:t>646,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>641,683</x:t>
-[...404 lines deleted...]
-          <x:t>650,611</x:t>
+          <x:t>644,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>