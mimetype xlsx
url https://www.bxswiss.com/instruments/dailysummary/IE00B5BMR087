--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a57395da874ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8065fe71871e48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34c12a471c1d48f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586595919e1143ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e6d15ea1998403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34c12a471c1d48f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d215157ae61443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586595919e1143ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>