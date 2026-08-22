--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8065fe71871e48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c34c8575e3a4e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586595919e1143ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9691e55b1f34d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d215157ae61443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586595919e1143ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4903a2a348420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9691e55b1f34d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core S&amp;P 500 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5BMR087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>654,831</x:t>
+          <x:t>657,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>654,817</x:t>
-[...60 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>650,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>654,625</x:t>
+          <x:t>679,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>654,158</x:t>
-[...431 lines deleted...]
-          <x:t>531,750</x:t>
+          <x:t>677,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>