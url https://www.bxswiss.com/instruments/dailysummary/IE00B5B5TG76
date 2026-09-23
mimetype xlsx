--- v14 (2026-09-03)
+++ v15 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb715295747a14241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283221fe83114d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50821e6d7fa445e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d20880436cb45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed867731c65413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50821e6d7fa445e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d27a17433a34727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d20880436cb45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>