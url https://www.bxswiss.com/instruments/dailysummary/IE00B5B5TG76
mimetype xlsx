--- v15 (2026-09-23)
+++ v16 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R283221fe83114d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9908ab46725248e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d20880436cb45ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ce19e07c0a43a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d27a17433a34727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d20880436cb45ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2814da1c964dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ce19e07c0a43a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>58,092</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,341</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>