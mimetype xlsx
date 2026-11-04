--- v16 (2026-10-14)
+++ v17 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9908ab46725248e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f594a12600459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42ce19e07c0a43a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9148bab18d5e495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2814da1c964dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42ce19e07c0a43a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a74e7c59104627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9148bab18d5e495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>