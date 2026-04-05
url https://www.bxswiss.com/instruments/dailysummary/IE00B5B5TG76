--- v6 (2026-03-12)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc88984066454d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d32223ff8a74aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2024306b66f4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23bc96e0e2954400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8618ce59e631474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2024306b66f4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050138dc7962477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23bc96e0e2954400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>