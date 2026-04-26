--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d32223ff8a74aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d15e9863f674141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23bc96e0e2954400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cce448442344a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050138dc7962477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23bc96e0e2954400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c6630eeab14bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cce448442344a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>