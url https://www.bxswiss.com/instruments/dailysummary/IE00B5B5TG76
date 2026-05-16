--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d15e9863f674141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23ca98bbfa94dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18cce448442344a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aed04027f854e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c6630eeab14bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18cce448442344a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a8ac6bda154675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aed04027f854e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>