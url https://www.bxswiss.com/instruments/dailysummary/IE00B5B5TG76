--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23ca98bbfa94dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf972a9e4238b47d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aed04027f854e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dbf6d621434425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4a8ac6bda154675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aed04027f854e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree202af29c6a497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dbf6d621434425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>