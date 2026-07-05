--- v10 (2026-06-05)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf972a9e4238b47d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f953ba72ee4a78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dbf6d621434425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a98e806d8f4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree202af29c6a497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dbf6d621434425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbea2a72d7504a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a98e806d8f4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,441</x:t>
-[...522 lines deleted...]
-          <x:t>55,125</x:t>
+          <x:t>53,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>