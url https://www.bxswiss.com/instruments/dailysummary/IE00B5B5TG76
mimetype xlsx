--- v11 (2026-07-05)
+++ v12 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f953ba72ee4a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d8eec6837048d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18a98e806d8f4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434b8acda99a4c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbea2a72d7504a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18a98e806d8f4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9303119ae17144ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434b8acda99a4c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>55,445</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,942</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,834</x:t>
-[...48 lines deleted...]
-          <x:t>55,623</x:t>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,458</x:t>
-[...53 lines deleted...]
-          <x:t>55,255</x:t>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...100 lines deleted...]
-          <x:t>57,007</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>