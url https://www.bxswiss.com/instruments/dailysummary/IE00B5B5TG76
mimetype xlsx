--- v12 (2026-07-25)
+++ v13 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d8eec6837048d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c94a9c81df64757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434b8acda99a4c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ae887f32ca4fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9303119ae17144ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434b8acda99a4c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47deb8a4fb14c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ae887f32ca4fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>55,623</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,458</x:t>
-[...53 lines deleted...]
-          <x:t>55,255</x:t>
+          <x:t>57,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>55,753</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>56,519</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>