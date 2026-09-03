--- v13 (2026-08-14)
+++ v14 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c94a9c81df64757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb715295747a14241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ae887f32ca4fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50821e6d7fa445e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47deb8a4fb14c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ae887f32ca4fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed867731c65413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50821e6d7fa445e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EURO STOXX 50 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5B5TG76</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>