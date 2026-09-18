--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecc091d46394b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f638190ee1f4cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe2d3e41e5546fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4d3f20c6324832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d67be6754f64f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe2d3e41e5546fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c68cfd991b45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4d3f20c6324832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>