--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f638190ee1f4cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9a593e5c004aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a4d3f20c6324832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9ccb0c537c4f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c68cfd991b45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a4d3f20c6324832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7fea20249a48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9ccb0c537c4f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>