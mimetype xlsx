--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d9a593e5c004aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c51c444d3b4ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9ccb0c537c4f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea9a321ea2db4b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c7fea20249a48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9ccb0c537c4f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ee75095a524a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea9a321ea2db4b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>69,199</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,857</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,748</x:t>
-[...576 lines deleted...]
-          <x:t>69,973</x:t>
+          <x:t>68,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>