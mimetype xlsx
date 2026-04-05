--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5392823b794e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f07ebc175c4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c14c1354ebc4022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4b93e19e3e444f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727f1dc8972f4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c14c1354ebc4022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848e47f44c074dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4b93e19e3e444f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>58,120</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>