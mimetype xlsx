--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f07ebc175c4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15a70c3cd0642a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4b93e19e3e444f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c802832014647ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848e47f44c074dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4b93e19e3e444f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88345df336e24cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c802832014647ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>