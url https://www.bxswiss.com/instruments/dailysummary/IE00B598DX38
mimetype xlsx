--- v5 (2026-04-27)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15a70c3cd0642a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra195548962794e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c802832014647ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f933123cb44f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88345df336e24cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c802832014647ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdf62756a154344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f933123cb44f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>