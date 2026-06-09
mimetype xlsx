--- v6 (2026-05-20)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra195548962794e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra114e28177934e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f933123cb44f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6368d63e9ff342bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdf62756a154344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f933123cb44f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9409e77ea39e4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6368d63e9ff342bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>