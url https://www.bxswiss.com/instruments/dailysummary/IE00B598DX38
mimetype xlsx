--- v7 (2026-06-09)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra114e28177934e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f8a941f90f4598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6368d63e9ff342bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2fd3240b1b4475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9409e77ea39e4fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6368d63e9ff342bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182141a77c564bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2fd3240b1b4475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>