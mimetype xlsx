--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f8a941f90f4598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbe7774cd60442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2fd3240b1b4475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe58a81e48ff47c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182141a77c564bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2fd3240b1b4475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa657f3b6e14683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe58a81e48ff47c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>