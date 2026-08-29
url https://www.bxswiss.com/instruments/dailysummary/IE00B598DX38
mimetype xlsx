--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbe7774cd60442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ecc091d46394b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe58a81e48ff47c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe2d3e41e5546fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa657f3b6e14683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe58a81e48ff47c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d67be6754f64f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe2d3e41e5546fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(I)FS - Bloomberg Commodity Index SF UCITS ETF (hedged to CHF) A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B598DX38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>63,659</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>