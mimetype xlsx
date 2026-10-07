--- v14 (2026-09-16)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad27bad1dfe451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc173bfd84fc84178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115cf4bb4d0c4a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5233d57cda3d4d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff121dc97a24b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115cf4bb4d0c4a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f66c97353748ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5233d57cda3d4d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>