--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc173bfd84fc84178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2fd3931dac4b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5233d57cda3d4d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e3741b68de43da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f66c97353748ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5233d57cda3d4d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ab25efe02c4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e3741b68de43da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>99,234</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>99,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>