--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c87e25d666a4525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5627e177eaf14d8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948cba33897e4bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1812c8fdb7994928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c066fb1c2a34375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948cba33897e4bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b26a281ca54617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1812c8fdb7994928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,561</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>85,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,193</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>