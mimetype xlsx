--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5627e177eaf14d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99665922de4b4694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1812c8fdb7994928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d27f251b9e84490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b26a281ca54617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1812c8fdb7994928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race2a1b113da45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d27f251b9e84490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>