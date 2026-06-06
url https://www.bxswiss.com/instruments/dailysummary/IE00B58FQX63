--- v8 (2026-04-26)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99665922de4b4694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8151ddcded654f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d27f251b9e84490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5132502ad48e4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race2a1b113da45ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d27f251b9e84490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393f9fe232d64647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5132502ad48e4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>90,551</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,163</x:t>
-[...58 lines deleted...]
-          <x:t>91,923</x:t>
+          <x:t>93,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>