--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8151ddcded654f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd79b5d0ac0d4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5132502ad48e4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680d4152a3634f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393f9fe232d64647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5132502ad48e4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd3bed950994ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680d4152a3634f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>