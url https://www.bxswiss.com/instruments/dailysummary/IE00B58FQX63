--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd79b5d0ac0d4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd9ac336eef472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680d4152a3634f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516ac6ea77c847d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd3bed950994ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680d4152a3634f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59e0b2ec0ec43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516ac6ea77c847d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>