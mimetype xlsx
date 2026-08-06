--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd9ac336eef472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b95e6303a84330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R516ac6ea77c847d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2343568d2df40ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59e0b2ec0ec43b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R516ac6ea77c847d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3405ef8a029a4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2343568d2df40ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>