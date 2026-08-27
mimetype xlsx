--- v12 (2026-08-06)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b95e6303a84330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc6e167a55d418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2343568d2df40ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810fc13760304f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3405ef8a029a4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2343568d2df40ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2941c23f2094f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810fc13760304f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>90,100</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,821</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,744</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>