--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc6e167a55d418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad27bad1dfe451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810fc13760304f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115cf4bb4d0c4a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2941c23f2094f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810fc13760304f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff121dc97a24b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115cf4bb4d0c4a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS (Irl) - CMCI Composite SF UCITS ETF A-acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B58FQX63</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>