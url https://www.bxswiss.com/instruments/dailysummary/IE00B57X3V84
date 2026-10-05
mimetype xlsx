--- v10 (2026-09-14)
+++ v11 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e611c4534a146e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010085674a7c442f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe98013220e84655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98428cb66b984e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6ec8e6f4ee4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe98013220e84655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8ecd8efc7c44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98428cb66b984e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>101,576</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>102,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>