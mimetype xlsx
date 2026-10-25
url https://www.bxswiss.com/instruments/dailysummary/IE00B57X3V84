--- v11 (2026-10-05)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R010085674a7c442f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407b65138152464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98428cb66b984e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3c2bc28c6e4ffa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b8ecd8efc7c44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98428cb66b984e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28454827bdf3423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3c2bc28c6e4ffa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,079</x:t>
-[...75 lines deleted...]
-          <x:t>101,829</x:t>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,585</x:t>
-[...301 lines deleted...]
-          <x:t>102,072</x:t>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>