--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7277170c544255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35b9b3440f14de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06407da913f42e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349a4ef2b5b942cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a09346cce9443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06407da913f42e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612817216df84ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349a4ef2b5b942cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,423</x:t>
-[...603 lines deleted...]
-          <x:t>92,531</x:t>
+          <x:t>91,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>