--- v2 (2026-04-03)
+++ v3 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra35b9b3440f14de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664788af0707420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R349a4ef2b5b942cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re792a50e10794b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612817216df84ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R349a4ef2b5b942cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bab4f88301d4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re792a50e10794b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>