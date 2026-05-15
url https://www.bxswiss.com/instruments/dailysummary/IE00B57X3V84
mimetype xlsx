--- v3 (2026-04-25)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R664788af0707420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a5d1024d854736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re792a50e10794b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a672cd927046a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bab4f88301d4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re792a50e10794b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f6942ffc2e49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a672cd927046a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>