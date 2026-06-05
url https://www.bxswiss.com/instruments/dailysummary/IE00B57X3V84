--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a5d1024d854736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01a1be8a49947e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a672cd927046a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435a76b364a54535"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f6942ffc2e49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a672cd927046a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45284a734b9b413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435a76b364a54535" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>93,055</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,736</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>93,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,631</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>