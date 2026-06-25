--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01a1be8a49947e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde02a3c68b246f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435a76b364a54535"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa7ee93714c4940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45284a734b9b413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435a76b364a54535" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6816728fff7c405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa7ee93714c4940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>94,320</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,672</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,587</x:t>
-[...225 lines deleted...]
-          <x:t>97,663</x:t>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>