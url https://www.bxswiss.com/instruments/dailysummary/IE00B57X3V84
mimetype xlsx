--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdde02a3c68b246f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936efb175efe493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaa7ee93714c4940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9ded4581c94c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6816728fff7c405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaa7ee93714c4940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a42ccbe8eef4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9ded4581c94c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,244</x:t>
-[...414 lines deleted...]
-          <x:t>94,559</x:t>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>