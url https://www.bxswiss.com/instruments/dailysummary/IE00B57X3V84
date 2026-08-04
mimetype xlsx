--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936efb175efe493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13f33c1025043ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9ded4581c94c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870499bb65ef4d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a42ccbe8eef4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9ded4581c94c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03a45bc70024ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870499bb65ef4d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>96,539</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,067</x:t>
-[...490 lines deleted...]
-          <x:t>97,423</x:t>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>