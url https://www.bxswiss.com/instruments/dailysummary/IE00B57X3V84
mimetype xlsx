--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13f33c1025043ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95479155e1db4e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870499bb65ef4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c1cb8e062664593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03a45bc70024ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870499bb65ef4d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14ed6d8f7c54821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c1cb8e062664593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>