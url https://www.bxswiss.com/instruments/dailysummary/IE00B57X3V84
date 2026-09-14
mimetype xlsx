--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95479155e1db4e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e611c4534a146e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c1cb8e062664593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe98013220e84655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14ed6d8f7c54821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c1cb8e062664593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde6ec8e6f4ee4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe98013220e84655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Dow Jones Global Leaders Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B57X3V84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>102,473</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,694</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>