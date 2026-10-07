--- v12 (2026-09-15)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fdc248bad834bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c4e20202bf4c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf472ce0940ea4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9728cbd5a1f747e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef41bdf08f04e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf472ce0940ea4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb58ee63b92424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9728cbd5a1f747e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>