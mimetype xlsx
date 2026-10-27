--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97c4e20202bf4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d516cb26d9f493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9728cbd5a1f747e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbae613a2dd024fe5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb58ee63b92424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9728cbd5a1f747e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0245485692de41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbae613a2dd024fe5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>