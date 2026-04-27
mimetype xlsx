--- v5 (2026-03-18)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd8c82092c0b4ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1748e5c1151412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9606a9b8ba4ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R819f225a1d3e463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6098370ae3b44192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9606a9b8ba4ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d127dd8433434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R819f225a1d3e463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>378,297</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>