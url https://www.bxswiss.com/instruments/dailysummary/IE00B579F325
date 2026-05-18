--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1748e5c1151412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae84ea7b3e447c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R819f225a1d3e463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca56792cdf8400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d127dd8433434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R819f225a1d3e463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c7706f5b5f410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca56792cdf8400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>363,370</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>362,509</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>362,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,245</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>