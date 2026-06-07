--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae84ea7b3e447c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5438222b5660496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca56792cdf8400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf80fe74de1246e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c7706f5b5f410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca56792cdf8400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915fd5ea19b9444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf80fe74de1246e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>