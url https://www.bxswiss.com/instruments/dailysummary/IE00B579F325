--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5438222b5660496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660dfe0f45804688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf80fe74de1246e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db159b2c3af4dad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915fd5ea19b9444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf80fe74de1246e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5261ddd295ed4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db159b2c3af4dad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>