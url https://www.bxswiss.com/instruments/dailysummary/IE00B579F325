--- v9 (2026-06-27)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660dfe0f45804688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5afa0fab61442df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db159b2c3af4dad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05eca002e7b84dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5261ddd295ed4d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db159b2c3af4dad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91067c8c4c674eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05eca002e7b84dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>317,695</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>