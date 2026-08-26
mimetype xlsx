--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5afa0fab61442df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e89ad3abc643d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05eca002e7b84dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb30cdd351104d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91067c8c4c674eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05eca002e7b84dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce7f7624eaa4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb30cdd351104d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>