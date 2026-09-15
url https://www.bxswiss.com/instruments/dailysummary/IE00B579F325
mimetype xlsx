--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51e89ad3abc643d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fdc248bad834bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb30cdd351104d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf472ce0940ea4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce7f7624eaa4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb30cdd351104d83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef41bdf08f04e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf472ce0940ea4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Physical Gold ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B579F325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>