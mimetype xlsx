--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c449d7327341ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf645346768cb4a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71e0b7ab16743fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d34c03b3f1f40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb59940407a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71e0b7ab16743fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree20f5e8ae8f4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d34c03b3f1f40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.107,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.111,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.097,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.106,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.107,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.119,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.087,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.107,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.119,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.117,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.114,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.090,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.095,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.104,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.096,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.064,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.060,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.073,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.094,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.101,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>