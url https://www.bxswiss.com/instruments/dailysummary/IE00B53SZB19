--- v4 (2026-04-04)
+++ v5 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf645346768cb4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6b87e01ae94871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d34c03b3f1f40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db0ac50c4694ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree20f5e8ae8f4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d34c03b3f1f40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e54c54a67894f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db0ac50c4694ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.105,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.079,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.101,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.093,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.098,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.227,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>