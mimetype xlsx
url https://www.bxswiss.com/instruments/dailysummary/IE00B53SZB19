--- v5 (2026-05-04)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6b87e01ae94871" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e536b26f534338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9db0ac50c4694ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6dca8f12f1f4b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e54c54a67894f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9db0ac50c4694ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdb1d31fe354943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6dca8f12f1f4b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.195,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.207,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.193,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.206,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.238,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.225,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.325,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.322,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.323,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.326,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>