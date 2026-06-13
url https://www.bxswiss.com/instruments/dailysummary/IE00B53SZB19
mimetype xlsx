--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e536b26f534338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5407c4606a4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6dca8f12f1f4b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2f7dee00e54b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdb1d31fe354943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6dca8f12f1f4b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10dcf0f89934019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2f7dee00e54b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.350,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.350,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.291,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.292,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.333,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.337,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.326,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.337,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>