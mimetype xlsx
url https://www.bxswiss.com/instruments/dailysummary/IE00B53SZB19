--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5407c4606a4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723f3a3e9f444ff7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad2f7dee00e54b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9e96bc8fd64cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10dcf0f89934019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad2f7dee00e54b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fba602d75b74b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9e96bc8fd64cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.327,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.321,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.350,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1.400,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1.350,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.291,748</x:t>
-[...389 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>1.397,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.250,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.396,541</x:t>
+          <x:t>1.384,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.250,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.390,670</x:t>
-[...188 lines deleted...]
-          <x:t>1.359,540</x:t>
+          <x:t>1.368,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.376,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.340,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.399,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.354,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>