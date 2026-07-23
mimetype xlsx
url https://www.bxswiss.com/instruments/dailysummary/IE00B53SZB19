--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723f3a3e9f444ff7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37fc9af5633452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb9e96bc8fd64cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4a4785bcc74b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fba602d75b74b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb9e96bc8fd64cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8239780ff2ae4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4a4785bcc74b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.403,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.250,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.396,541</x:t>
+          <x:t>1.384,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.250,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.390,670</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>1.368,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.378,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.383,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.365,776</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.377,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.390,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.354,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.357,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.383,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>