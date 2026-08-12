--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37fc9af5633452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b14294340f4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4a4785bcc74b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d36405290340e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8239780ff2ae4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4a4785bcc74b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196dec68dcd149ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d36405290340e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.378,586</x:t>
+          <x:t>1.379,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.375,178</x:t>
-[...60 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>1.378,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.386,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.320,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.379,189</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>1.332,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.309,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.324,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.300,000</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.349,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.363,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.345,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.362,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.356,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.328,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.329,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.333,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.320,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.330,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.332,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>