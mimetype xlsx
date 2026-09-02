--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b14294340f4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11bd74714e420c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d36405290340e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb3a3285ad0457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196dec68dcd149ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d36405290340e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9213124affb74dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb3a3285ad0457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.324,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.336,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.334,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.391,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.367,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.379,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.314,768</x:t>
+          <x:t>1.387,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.200,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.292,383</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>1.379,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.381,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.387,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.374,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.380,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.388,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.411,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.408,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.409,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.389,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.337,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.343,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.341,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.331,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.338,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.342,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.348,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.347,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.355,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.344,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.360,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.364,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.350,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.361,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>