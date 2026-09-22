--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b11bd74714e420c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d617d3677f4bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb3a3285ad0457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e731bce8d84b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9213124affb74dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb3a3285ad0457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189be496e59e4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e731bce8d84b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.347,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.355,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.341,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.349,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.370,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.373,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.350,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.361,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.352,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.351,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.377,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.375,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.370,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.371,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.357,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.362,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.368,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.353,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.366,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.372,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.365,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.359,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.395,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.404,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.407,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.393,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.430,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>