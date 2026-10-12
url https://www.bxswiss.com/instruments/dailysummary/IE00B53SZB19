--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d617d3677f4bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d239ada73614bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e731bce8d84b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9139a3b80e2144f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R189be496e59e4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e731bce8d84b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f412ba458bc4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9139a3b80e2144f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.382,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.366,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.382,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.394,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.430,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.394,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.430,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.433,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.431,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.458,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.445,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.449,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.481,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.477,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.469,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.464,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.499,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.497,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.480,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.487,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.485,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.470,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.468,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.471,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>