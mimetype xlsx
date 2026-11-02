--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d239ada73614bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ef03af073647f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9139a3b80e2144f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf6ae2568214dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f412ba458bc4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9139a3b80e2144f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008b7d813f7a4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf6ae2568214dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nasdaq 100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53SZB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.481,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.481,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.446,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.450,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.494,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.494,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.468,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.471,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.459,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.455,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.396,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.397,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.412,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.381,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.402,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.405,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.400,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.385,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.374,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.378,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.373,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.382,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.363,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.380,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.369,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.394,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.415,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.387,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.414,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.424,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.413,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.416,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.401,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.410,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.398,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.494,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.345,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.349,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>