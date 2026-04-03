--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60aad91eea3646ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1d2f18b61f483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref03ed4d40e04fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c228ea17c64e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72b3788ecd7484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref03ed4d40e04fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174fe2ad044e406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c228ea17c64e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>