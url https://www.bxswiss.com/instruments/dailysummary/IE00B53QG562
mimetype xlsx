--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1d2f18b61f483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bcd746fa4c4e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c228ea17c64e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc970925a0cca4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R174fe2ad044e406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c228ea17c64e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13924c28276f4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc970925a0cca4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>