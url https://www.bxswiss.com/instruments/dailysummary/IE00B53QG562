--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45bcd746fa4c4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3151efeb16894487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc970925a0cca4b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8d5a316e2e43c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13924c28276f4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc970925a0cca4b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d6984eb2a94013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8d5a316e2e43c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>