--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3151efeb16894487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717b56c955e94612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe8d5a316e2e43c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fc4eac91ae42fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d6984eb2a94013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe8d5a316e2e43c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed3d90773ff405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fc4eac91ae42fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>209,343</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>