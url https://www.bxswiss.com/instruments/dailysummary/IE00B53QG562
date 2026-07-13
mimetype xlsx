--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717b56c955e94612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1544a8099b457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fc4eac91ae42fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0003e8115cf74d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ed3d90773ff405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fc4eac91ae42fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d518af8c7e24b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0003e8115cf74d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>