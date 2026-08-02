--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1544a8099b457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra101327fe0934db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0003e8115cf74d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99dac53631c4382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d518af8c7e24b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0003e8115cf74d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5bc8e023d6457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99dac53631c4382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,594</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>