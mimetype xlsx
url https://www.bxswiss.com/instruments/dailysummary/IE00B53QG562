--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra101327fe0934db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d9f310ad274f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99dac53631c4382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1447c3f74f447d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae5bc8e023d6457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99dac53631c4382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb497296a0a074a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1447c3f74f447d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>