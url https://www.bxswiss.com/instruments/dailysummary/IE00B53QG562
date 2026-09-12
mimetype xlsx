--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d9f310ad274f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04be4f3522b449a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1447c3f74f447d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ec1843e9c6487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb497296a0a074a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1447c3f74f447d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fdcf0426f8456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ec1843e9c6487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>