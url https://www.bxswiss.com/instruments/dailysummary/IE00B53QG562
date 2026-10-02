--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04be4f3522b449a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865e9a8ecc8a4a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5ec1843e9c6487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef10747e1c54bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92fdcf0426f8456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5ec1843e9c6487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1155a4d529b040e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef10747e1c54bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>