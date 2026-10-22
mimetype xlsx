--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865e9a8ecc8a4a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3325d5a5054c4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef10747e1c54bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c9357dc3b042b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1155a4d529b040e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef10747e1c54bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b89ad4a04b4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c9357dc3b042b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core MSCI EMU UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QG562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>