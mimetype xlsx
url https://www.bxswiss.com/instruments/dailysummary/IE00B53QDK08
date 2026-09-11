--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347208f178f54aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09258252402644f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384c15780cef41aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd428d572f91c43c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cdd93cfc31e4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384c15780cef41aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9aa01109edd4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd428d572f91c43c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>