--- v15 (2026-09-11)
+++ v16 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09258252402644f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8e109db64c4ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd428d572f91c43c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5cdc8e6e89450c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9aa01109edd4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd428d572f91c43c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0020d592d1479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5cdc8e6e89450c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>