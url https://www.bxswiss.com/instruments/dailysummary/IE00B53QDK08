--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5816361e98d408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2de699c004472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bbad14017324287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169e25cc7ad14c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4941a7fd80e4915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bbad14017324287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb889a773ae4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169e25cc7ad14c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>