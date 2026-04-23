--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2de699c004472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9bf9c682b84c23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R169e25cc7ad14c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e9eca473fc4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb889a773ae4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R169e25cc7ad14c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33f53423c7343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e9eca473fc4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>