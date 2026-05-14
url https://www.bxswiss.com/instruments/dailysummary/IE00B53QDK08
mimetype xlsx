--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9bf9c682b84c23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e60d18f47a462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e9eca473fc4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d3708357b64c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33f53423c7343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e9eca473fc4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e0ff64957645b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d3708357b64c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>212,488</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>212,228</x:t>
-[...350 lines deleted...]
-          <x:t>211,034</x:t>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>