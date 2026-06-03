--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e60d18f47a462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973e970f1d82407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d3708357b64c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988bfc9d7a6c4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e0ff64957645b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d3708357b64c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45441b5a8734537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988bfc9d7a6c4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>