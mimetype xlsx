--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973e970f1d82407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aeb2e49656746ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988bfc9d7a6c4d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1423f6d94b747f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc45441b5a8734537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988bfc9d7a6c4d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a5cd6be84c49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1423f6d94b747f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>