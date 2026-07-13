--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aeb2e49656746ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36519cef5452440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1423f6d94b747f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d07122bd7b34ad8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a5cd6be84c49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1423f6d94b747f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7228c3fa0ed34292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d07122bd7b34ad8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>