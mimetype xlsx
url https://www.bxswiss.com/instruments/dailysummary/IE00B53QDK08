--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36519cef5452440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca3a54286694784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d07122bd7b34ad8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e466398939744f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7228c3fa0ed34292" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d07122bd7b34ad8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2b7c2249054256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e466398939744f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>