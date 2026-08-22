--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca3a54286694784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R347208f178f54aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e466398939744f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R384c15780cef41aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2b7c2249054256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e466398939744f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cdd93cfc31e4d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R384c15780cef41aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Japan UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53QDK08</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>234,647</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>233,959</x:t>
-[...544 lines deleted...]
-          <x:t>230,372</x:t>
+          <x:t>235,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>