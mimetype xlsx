--- v6 (2026-03-31)
+++ v7 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbaaad84ead44b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20be89bf5274d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ccc191429fc4500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdef74321234aaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd27d8ba5b6a463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ccc191429fc4500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefb3ab2728647d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdef74321234aaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>