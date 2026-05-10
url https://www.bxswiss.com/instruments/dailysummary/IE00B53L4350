--- v7 (2026-04-20)
+++ v8 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf20be89bf5274d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585e7d17c9224415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bdef74321234aaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10fd1081e614237"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reefb3ab2728647d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bdef74321234aaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd0c661068a4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10fd1081e614237" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>