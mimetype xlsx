--- v8 (2026-05-10)
+++ v9 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R585e7d17c9224415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9648387e52c14de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10fd1081e614237"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44632a20575e438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebd0c661068a4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10fd1081e614237" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d5265a7af84513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44632a20575e438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>463,267</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>468,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>