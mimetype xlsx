--- v9 (2026-05-30)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9648387e52c14de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b107811aaa474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44632a20575e438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27717e342a44ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55d5265a7af84513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44632a20575e438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699d21af4ca3414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27717e342a44ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>485,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>