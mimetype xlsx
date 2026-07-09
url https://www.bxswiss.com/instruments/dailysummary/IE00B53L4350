--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b107811aaa474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd244adef3170448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re27717e342a44ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd4658811d249b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R699d21af4ca3414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re27717e342a44ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd360d3b72d994038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd4658811d249b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>