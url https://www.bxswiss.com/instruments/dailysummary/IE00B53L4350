--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd244adef3170448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3131163caf64c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbd4658811d249b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae23c30a582e4c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd360d3b72d994038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbd4658811d249b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f88f6eaf824fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae23c30a582e4c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>