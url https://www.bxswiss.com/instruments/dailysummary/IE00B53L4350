--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3131163caf64c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de270764cb54a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae23c30a582e4c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2974b4cd512a4da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f88f6eaf824fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae23c30a582e4c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa034ebd21db461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2974b4cd512a4da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>