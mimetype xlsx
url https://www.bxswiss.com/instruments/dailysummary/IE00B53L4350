--- v13 (2026-08-19)
+++ v14 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de270764cb54a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c75ef96f0aa49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2974b4cd512a4da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441a855879734b67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa034ebd21db461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2974b4cd512a4da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae66a3be52794ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441a855879734b67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>521,505</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,118</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>527,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>