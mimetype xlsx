--- v14 (2026-09-08)
+++ v15 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c75ef96f0aa49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8f7951b4e54638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441a855879734b67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra546c296aab146e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae66a3be52794ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441a855879734b67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c471285ce141bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra546c296aab146e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>