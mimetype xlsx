--- v15 (2026-09-30)
+++ v16 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8f7951b4e54638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3eed74e915f4e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra546c296aab146e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a88fb2da284a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c471285ce141bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra546c296aab146e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d28dac2168c4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a88fb2da284a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Dow Jones Industrial Average UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L4350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>