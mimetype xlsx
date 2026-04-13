--- v4 (2026-03-24)
+++ v5 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad225ff0c2d84b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b0115bb36245c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea126c53a9e44d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82990d4a65b1405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe9e6ae06c9491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea126c53a9e44d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796256047bf24b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82990d4a65b1405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>