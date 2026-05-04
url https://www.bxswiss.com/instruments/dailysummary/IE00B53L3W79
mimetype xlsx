--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05b0115bb36245c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6d0e5812434b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82990d4a65b1405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e67c29e2639434c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796256047bf24b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82990d4a65b1405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ee5a66286c4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e67c29e2639434c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>