--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6d0e5812434b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbf4d252d3549df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e67c29e2639434c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416910c74e9c4355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ee5a66286c4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e67c29e2639434c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4ea20847364fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416910c74e9c4355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,963</x:t>
-[...414 lines deleted...]
-          <x:t>207,655</x:t>
+          <x:t>204,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>