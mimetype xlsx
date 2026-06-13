--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbf4d252d3549df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02e66f1e1ff450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416910c74e9c4355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106c5f0273de4417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4ea20847364fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416910c74e9c4355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c4b44459bd4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106c5f0273de4417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>