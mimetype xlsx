--- v8 (2026-06-13)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02e66f1e1ff450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28816a0fc3d3476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R106c5f0273de4417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f8fd47e47e472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c4b44459bd4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R106c5f0273de4417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b984219fc844c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f8fd47e47e472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>