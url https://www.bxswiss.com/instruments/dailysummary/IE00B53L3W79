--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28816a0fc3d3476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb6b3df19494196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f8fd47e47e472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697cb72c3d514e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b984219fc844c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f8fd47e47e472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a3825151f847a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697cb72c3d514e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>