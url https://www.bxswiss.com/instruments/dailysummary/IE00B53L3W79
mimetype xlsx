--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb6b3df19494196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7cf589d8d24115" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697cb72c3d514e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6907e434eaa4f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a3825151f847a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697cb72c3d514e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f34228f90840f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6907e434eaa4f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>