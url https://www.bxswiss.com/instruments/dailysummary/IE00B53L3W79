--- v11 (2026-08-14)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7cf589d8d24115" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bee34aeb8d4aa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6907e434eaa4f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2a5df917ac4025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f34228f90840f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6907e434eaa4f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392e959fbcca40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2a5df917ac4025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>