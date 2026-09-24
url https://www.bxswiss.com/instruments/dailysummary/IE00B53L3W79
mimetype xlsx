--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91bee34aeb8d4aa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a95116ea4a45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2a5df917ac4025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb745afc92940f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392e959fbcca40e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2a5df917ac4025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f833e625ce49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb745afc92940f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>