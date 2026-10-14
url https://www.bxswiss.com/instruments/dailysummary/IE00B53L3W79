--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a95116ea4a45f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61078d54a3af4a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb745afc92940f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c57ead37dd44b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f833e625ce49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb745afc92940f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53774d527654468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c57ead37dd44b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>