--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61078d54a3af4a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6999ca5e4d8b4c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c57ead37dd44b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a77343cbaf34e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53774d527654468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c57ead37dd44b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5fdb5b58bb4d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a77343cbaf34e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core EURO STOXX 50 UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53L3W79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>225,540</x:t>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,788</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,460</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>