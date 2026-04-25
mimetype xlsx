--- v5 (2026-03-15)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab4f13540f04967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2ec27f8bdf4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057da0d99a38488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129a3c1368e8494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f7e9c20fa74db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057da0d99a38488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc973c10c1bd74276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129a3c1368e8494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>216,947</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>