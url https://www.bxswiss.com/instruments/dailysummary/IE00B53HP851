--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2ec27f8bdf4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3f6e5d59024f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129a3c1368e8494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931e83ec8eee4d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc973c10c1bd74276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129a3c1368e8494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f676cbe2554436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931e83ec8eee4d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>