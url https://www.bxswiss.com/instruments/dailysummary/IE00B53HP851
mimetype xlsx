--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3f6e5d59024f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dddaef573a481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931e83ec8eee4d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52ea0b3a0f4449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f676cbe2554436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931e83ec8eee4d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d2fe1667484f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52ea0b3a0f4449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>