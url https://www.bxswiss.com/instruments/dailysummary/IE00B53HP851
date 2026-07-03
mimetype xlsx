--- v8 (2026-06-06)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42dddaef573a481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0897d429d61449a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb52ea0b3a0f4449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171ff381044a4bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d2fe1667484f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb52ea0b3a0f4449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re872ef5a4e194d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171ff381044a4bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>