--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0897d429d61449a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccce6e14e6d45c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171ff381044a4bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf235ea498ab1437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re872ef5a4e194d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171ff381044a4bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99982f363d12482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf235ea498ab1437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>