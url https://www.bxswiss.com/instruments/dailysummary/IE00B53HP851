--- v10 (2026-07-23)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ccce6e14e6d45c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cba49806334bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf235ea498ab1437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311bb045cc6f412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99982f363d12482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf235ea498ab1437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fe34e466064963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311bb045cc6f412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>