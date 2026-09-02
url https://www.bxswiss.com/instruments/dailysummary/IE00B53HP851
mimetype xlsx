--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34cba49806334bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf9d7c691ba42e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311bb045cc6f412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ea1d433531470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fe34e466064963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311bb045cc6f412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a3b1faa72846de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ea1d433531470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>