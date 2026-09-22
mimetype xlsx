--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf9d7c691ba42e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd2ea861ccf42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1ea1d433531470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9ecbf28a364b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a3b1faa72846de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1ea1d433531470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3750500435b04904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9ecbf28a364b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>244,718</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>244,144</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>243,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>