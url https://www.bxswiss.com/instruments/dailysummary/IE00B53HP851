--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fd2ea861ccf42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd56a8d4f1e401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9ecbf28a364b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97499c3909c402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3750500435b04904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9ecbf28a364b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd632382a57e84f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97499c3909c402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>