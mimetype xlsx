--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd56a8d4f1e401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe647cfd0fb04c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97499c3909c402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983f6af039c44e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd632382a57e84f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97499c3909c402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb806dae9c64047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983f6af039c44e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Core FTSE 100 UCITS ETF GBP Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53HP851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>