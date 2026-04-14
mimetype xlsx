--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86dbb94fe9934cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c87ac1cdf71464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7b3e969578470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f77a90497e04965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re897e1afbddf4d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7b3e969578470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ef2d6bca44432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f77a90497e04965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - CMCI Composite SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53H0131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,836</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>104,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>