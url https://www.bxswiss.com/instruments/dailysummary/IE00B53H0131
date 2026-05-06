--- v6 (2026-04-14)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c87ac1cdf71464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715713c6071f4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f77a90497e04965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703279068b774e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ef2d6bca44432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f77a90497e04965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5465fc5ee9419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703279068b774e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - CMCI Composite SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53H0131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>