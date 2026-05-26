--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R715713c6071f4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a470d9219a84f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R703279068b774e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f51059e2774a97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5465fc5ee9419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R703279068b774e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e33357a17534442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f51059e2774a97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - CMCI Composite SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53H0131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>