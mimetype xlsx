--- v8 (2026-05-26)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a470d9219a84f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1240657514dd40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f51059e2774a97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdb4e2d2a9b4b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e33357a17534442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f51059e2774a97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f15f39f66bd4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdb4e2d2a9b4b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - CMCI Composite SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53H0131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>111,410</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>