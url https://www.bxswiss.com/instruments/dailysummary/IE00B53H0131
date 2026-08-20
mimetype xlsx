--- v9 (2026-07-12)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1240657514dd40d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec018184cc4b4fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fdb4e2d2a9b4b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1681dd9e9fa8464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f15f39f66bd4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fdb4e2d2a9b4b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b5371d4fb5417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1681dd9e9fa8464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - CMCI Composite SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53H0131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>110,074</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>