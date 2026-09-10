--- v10 (2026-08-20)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec018184cc4b4fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78164ca26464282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1681dd9e9fa8464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fd9f984f7e44ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b5371d4fb5417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1681dd9e9fa8464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7491b39f068a4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fd9f984f7e44ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - CMCI Composite SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53H0131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>