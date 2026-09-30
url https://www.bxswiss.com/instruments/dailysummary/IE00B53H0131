--- v11 (2026-09-10)
+++ v12 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78164ca26464282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f880d65067452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92fd9f984f7e44ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1df274a10a4f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7491b39f068a4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92fd9f984f7e44ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9976495c9d4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1df274a10a4f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - CMCI Composite SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53H0131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>