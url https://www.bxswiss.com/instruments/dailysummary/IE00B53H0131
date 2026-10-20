--- v12 (2026-09-30)
+++ v13 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f880d65067452b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6530f809ddf04e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1df274a10a4f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17385e152894a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca9976495c9d4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1df274a10a4f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a7379d0e06499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17385e152894a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(IRL) - CMCI Composite SF UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B53H0131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>124,377</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,656</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,736</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>