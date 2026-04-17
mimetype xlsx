--- v3 (2026-03-27)
+++ v4 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363f65aeb70f4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdddeaddb4a4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75dfe08a0b704553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra268b3dae8074570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d76714fb2064080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75dfe08a0b704553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9003d8509d4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra268b3dae8074570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>