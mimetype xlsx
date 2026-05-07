--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdddeaddb4a4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6ecfc204cc4683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra268b3dae8074570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf47571aebe124cac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9003d8509d4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra268b3dae8074570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a37baa310445b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf47571aebe124cac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>