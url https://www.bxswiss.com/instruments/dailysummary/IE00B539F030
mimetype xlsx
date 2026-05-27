--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6ecfc204cc4683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b41a321e774eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf47571aebe124cac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d3c296a0614ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71a37baa310445b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf47571aebe124cac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e6d04b35a04350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d3c296a0614ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>