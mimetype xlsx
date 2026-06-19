--- v6 (2026-05-27)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b41a321e774eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c569b4d81214de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00d3c296a0614ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab137190bb124719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09e6d04b35a04350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00d3c296a0614ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013ff99b31a5418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab137190bb124719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>203,572</x:t>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,321</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>204,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,725</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>