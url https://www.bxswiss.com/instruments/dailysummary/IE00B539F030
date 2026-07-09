--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c569b4d81214de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3614ce56c9434d06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab137190bb124719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12626f4db2ec4aa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013ff99b31a5418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab137190bb124719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f93c3ba50e84557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12626f4db2ec4aa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>