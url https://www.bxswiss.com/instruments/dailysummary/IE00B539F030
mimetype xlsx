--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3614ce56c9434d06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6492a5c9b9d846bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12626f4db2ec4aa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b1ae2c396241af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f93c3ba50e84557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12626f4db2ec4aa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a89dc5bfab54c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b1ae2c396241af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>