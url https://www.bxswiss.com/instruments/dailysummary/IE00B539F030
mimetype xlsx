--- v9 (2026-07-29)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6492a5c9b9d846bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec8e847d7c641ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83b1ae2c396241af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d4859c361f4c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a89dc5bfab54c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83b1ae2c396241af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294eaac81b9d4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d4859c361f4c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>