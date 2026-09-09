--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec8e847d7c641ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a71056a136b45fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7d4859c361f4c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd038c12c4fa4268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294eaac81b9d4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7d4859c361f4c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f083040d224d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd038c12c4fa4268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>223,751</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,408</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>221,796</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>