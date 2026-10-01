--- v11 (2026-09-09)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a71056a136b45fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d55dead37f94b7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd038c12c4fa4268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72eea9b50ce4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f083040d224d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd038c12c4fa4268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d624067e17a4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72eea9b50ce4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>