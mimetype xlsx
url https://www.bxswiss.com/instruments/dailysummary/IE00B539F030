--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d55dead37f94b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2d869091484c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc72eea9b50ce4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8221c640e73a4088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d624067e17a4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc72eea9b50ce4d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e25928b7f447b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8221c640e73a4088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI UK UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B539F030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>