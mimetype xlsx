--- v3 (2026-03-17)
+++ v4 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a616131688475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af7fcf61e4246ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b195ca3dc5446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32455df0d61c496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafd4de5e8aed4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b195ca3dc5446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1b8734ed954b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32455df0d61c496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,409</x:t>
-[...522 lines deleted...]
-          <x:t>48,101</x:t>
+          <x:t>48,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>