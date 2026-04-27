--- v4 (2026-04-06)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af7fcf61e4246ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468cf423e8b445ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32455df0d61c496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766891d4ac6e4861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1b8734ed954b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32455df0d61c496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb633e15c6ec747fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766891d4ac6e4861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>