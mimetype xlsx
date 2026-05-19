--- v5 (2026-04-27)
+++ v6 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R468cf423e8b445ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c33d358e4744f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766891d4ac6e4861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf469671a50994c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb633e15c6ec747fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766891d4ac6e4861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red837c0a0dfe4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf469671a50994c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>