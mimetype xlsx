--- v6 (2026-05-19)
+++ v7 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c33d358e4744f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd157af52fbc495e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf469671a50994c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d77ecaddd104b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red837c0a0dfe4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf469671a50994c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f3e86a5bcd4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d77ecaddd104b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>49,663</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,596</x:t>
-[...431 lines deleted...]
-          <x:t>48,258</x:t>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>