--- v7 (2026-06-08)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd157af52fbc495e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49540d0280f84b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d77ecaddd104b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb27bb2b8595413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f3e86a5bcd4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d77ecaddd104b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d60ff8b8d44622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb27bb2b8595413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>48,302</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,454</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>47,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>48,122</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>