--- v8 (2026-06-29)
+++ v9 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49540d0280f84b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec451ebd4da64cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb27bb2b8595413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69075db721dc4348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d60ff8b8d44622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb27bb2b8595413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5c050af6e04f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69075db721dc4348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>49,913</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,423</x:t>
-[...259 lines deleted...]
-          <x:t>50,137</x:t>
+          <x:t>50,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,001</x:t>
-[...193 lines deleted...]
-          <x:t>49,372</x:t>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>