--- v9 (2026-07-19)
+++ v10 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec451ebd4da64cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R951cd3007db24bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69075db721dc4348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1985bf7676544b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f5c050af6e04f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69075db721dc4348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0960de7cd9a4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1985bf7676544b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>50,312</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>