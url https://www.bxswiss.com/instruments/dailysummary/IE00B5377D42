--- v10 (2026-08-28)
+++ v11 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R951cd3007db24bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra287a9e73574480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1985bf7676544b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79988c95e804f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0960de7cd9a4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1985bf7676544b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb93510d791b04542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79988c95e804f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>