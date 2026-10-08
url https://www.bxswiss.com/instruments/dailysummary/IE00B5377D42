--- v11 (2026-09-17)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra287a9e73574480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b8c212861f4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79988c95e804f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d6a8a1329f49f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb93510d791b04542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79988c95e804f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d8fedb981c4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d6a8a1329f49f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>