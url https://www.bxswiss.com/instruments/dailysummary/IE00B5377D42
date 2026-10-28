--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74b8c212861f4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614568b4797b4d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d6a8a1329f49f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R546bb5cf36f643e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17d8fedb981c4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d6a8a1329f49f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d67b0d680274873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R546bb5cf36f643e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI Australia UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B5377D42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>52,053</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,332</x:t>
-[...475 lines deleted...]
-          <x:t>51,611</x:t>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,876</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>51,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>