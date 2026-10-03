--- v13 (2026-08-23)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb1b86814334da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4618131700074381" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f2e072b979b4427"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc628a5567703474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2a83b6c59e46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f2e072b979b4427" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9fffd54a8c4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc628a5567703474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>73,327</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,268</x:t>
-[...318 lines deleted...]
-          <x:t>72,492</x:t>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,994</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>73,506</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>