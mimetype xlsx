--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4618131700074381" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e379627b0e4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc628a5567703474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529e0732be5348da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9fffd54a8c4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc628a5567703474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R138ec562151c48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529e0732be5348da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>71,124</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,304</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>22.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,843</x:t>
-[...225 lines deleted...]
-          <x:t>71,363</x:t>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>