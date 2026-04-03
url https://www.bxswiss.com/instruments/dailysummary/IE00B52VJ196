--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff85af6a34864f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127fa233fc004762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda409bbc8464cf4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c75ef635da4330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc333fb00e34a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda409bbc8464cf4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1b8f9b6b51476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c75ef635da4330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>65,457</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,511</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>