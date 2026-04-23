--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R127fa233fc004762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd10fc62906b49f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c75ef635da4330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e8cefe26a04c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab1b8f9b6b51476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c75ef635da4330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf263bd16724bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e8cefe26a04c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>64,002</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,640</x:t>
-[...323 lines deleted...]
-          <x:t>63,510</x:t>
+          <x:t>63,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>