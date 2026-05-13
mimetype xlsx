--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd10fc62906b49f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re307016b5bfa478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e8cefe26a04c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra78b45c442374bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf263bd16724bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e8cefe26a04c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0be3209b1b74740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra78b45c442374bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>