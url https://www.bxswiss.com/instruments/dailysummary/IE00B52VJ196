--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re307016b5bfa478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faecfb34ddf4e33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra78b45c442374bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed6566abc8346b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0be3209b1b74740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra78b45c442374bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6a42a843c84247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed6566abc8346b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>66,654</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>66,174</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>66,004</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>