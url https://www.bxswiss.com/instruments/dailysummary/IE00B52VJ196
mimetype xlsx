--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faecfb34ddf4e33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763446c7162a4761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed6566abc8346b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2aa8e4c1934c8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f6a42a843c84247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed6566abc8346b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf1d64860bd4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2aa8e4c1934c8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>