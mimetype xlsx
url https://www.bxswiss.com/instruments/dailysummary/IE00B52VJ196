--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763446c7162a4761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193c62275a44430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2aa8e4c1934c8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd293fab121347af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf1d64860bd4e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2aa8e4c1934c8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5574c49049a4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd293fab121347af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>