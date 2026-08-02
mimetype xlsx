--- v11 (2026-07-12)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R193c62275a44430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc632eb4029ac4f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd293fab121347af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde45c890539a495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5574c49049a4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd293fab121347af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d16f111b64411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde45c890539a495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,804</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,657</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>