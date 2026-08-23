--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc632eb4029ac4f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb1b86814334da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde45c890539a495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f2e072b979b4427"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d16f111b64411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde45c890539a495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a2a83b6c59e46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f2e072b979b4427" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52VJ196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,168</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>