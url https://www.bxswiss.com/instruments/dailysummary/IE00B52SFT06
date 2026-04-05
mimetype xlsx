--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b43002e7c248e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0acb39fa170c4432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f6cc2a062d422f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41b9f0a17494939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f11986d0094b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f6cc2a062d422f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8e29d6b9554a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41b9f0a17494939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>