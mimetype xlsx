--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0acb39fa170c4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62a6454e5c74568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc41b9f0a17494939"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1d2fa3ceda4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb8e29d6b9554a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc41b9f0a17494939" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225ab9a653e54bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1d2fa3ceda4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>