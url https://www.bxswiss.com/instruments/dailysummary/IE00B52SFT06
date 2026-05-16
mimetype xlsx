--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62a6454e5c74568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c93eda72e0d43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1d2fa3ceda4f7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461d188b38f2473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225ab9a653e54bd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1d2fa3ceda4f7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ed008de3044da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461d188b38f2473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>