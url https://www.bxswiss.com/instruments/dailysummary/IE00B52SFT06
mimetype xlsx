--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c93eda72e0d43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra867e74e9b294718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461d188b38f2473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695367ca070f47a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ed008de3044da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461d188b38f2473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R861058c83cf84256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695367ca070f47a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>