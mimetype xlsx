--- v7 (2026-06-05)
+++ v8 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra867e74e9b294718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf328218dfb444b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R695367ca070f47a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0306b444291a4bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R861058c83cf84256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R695367ca070f47a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a7b96fdc6bc4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0306b444291a4bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>618,935</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>