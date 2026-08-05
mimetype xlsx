--- v8 (2026-07-16)
+++ v9 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf328218dfb444b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9590e68f4362464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0306b444291a4bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3defde5833d4b1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a7b96fdc6bc4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0306b444291a4bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562fdf2625ac48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3defde5833d4b1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>