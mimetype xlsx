--- v9 (2026-08-05)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9590e68f4362464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0d6d339f68497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3defde5833d4b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bc485eb2d7437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562fdf2625ac48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3defde5833d4b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23c74c13bc2458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bc485eb2d7437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>