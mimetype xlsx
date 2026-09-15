--- v10 (2026-08-25)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0d6d339f68497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f52f35183c4d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bc485eb2d7437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f4c5bd84ab43e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23c74c13bc2458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bc485eb2d7437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4481136ee284262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f4c5bd84ab43e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>659,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>