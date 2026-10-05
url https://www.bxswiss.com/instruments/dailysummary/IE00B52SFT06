--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f52f35183c4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd415504d1cb48f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f4c5bd84ab43e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0757e44b46054e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4481136ee284262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f4c5bd84ab43e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2a2c97a2fe48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0757e44b46054e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>