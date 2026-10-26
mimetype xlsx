--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd415504d1cb48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8dd9a2b528142b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0757e44b46054e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5d38f0d8db4324"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2a2c97a2fe48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0757e44b46054e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0a13bddf274009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5d38f0d8db4324" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI USA UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SFT06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>662,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>660,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>665,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>663,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>