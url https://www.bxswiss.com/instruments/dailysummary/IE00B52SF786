--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbda2fdeb7b04ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd200f86ce1474eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ee83f2b8494453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55833aab48d41f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca47c0997b04d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ee83f2b8494453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6c8bbc7eaa4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55833aab48d41f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>