--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd200f86ce1474eb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0348d79f44ae4678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55833aab48d41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2329f2d96a474996"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd6c8bbc7eaa4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55833aab48d41f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e51401df113450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2329f2d96a474996" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>