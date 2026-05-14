--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0348d79f44ae4678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc220f07a914723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2329f2d96a474996"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936cdfd935a24b92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e51401df113450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2329f2d96a474996" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0367410403a74f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936cdfd935a24b92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>