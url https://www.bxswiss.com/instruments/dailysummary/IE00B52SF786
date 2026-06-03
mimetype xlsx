--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc220f07a914723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f1b44e83f348a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936cdfd935a24b92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4f4f868b9446c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0367410403a74f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936cdfd935a24b92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34aff05c5302439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4f4f868b9446c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>234,804</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>233,091</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>233,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>