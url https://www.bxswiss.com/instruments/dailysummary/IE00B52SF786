--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f1b44e83f348a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fdb4e6546141ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4f4f868b9446c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8383232a9f1643ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34aff05c5302439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4f4f868b9446c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb11cbbb7c6842eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8383232a9f1643ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>