--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fdb4e6546141ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f038919eb37486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8383232a9f1643ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ba5847d9434e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb11cbbb7c6842eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8383232a9f1643ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6f98221f6d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ba5847d9434e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>