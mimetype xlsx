--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f038919eb37486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6db3b6ad8c4940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7ba5847d9434e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra760ca19bc2443ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6f98221f6d4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7ba5847d9434e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62cf7a5cc10244ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra760ca19bc2443ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>