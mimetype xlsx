--- v12 (2026-08-02)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6db3b6ad8c4940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e4cb4e5e994fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra760ca19bc2443ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053710936dd84206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62cf7a5cc10244ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra760ca19bc2443ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d10f465ddcb43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053710936dd84206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>249,579</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>