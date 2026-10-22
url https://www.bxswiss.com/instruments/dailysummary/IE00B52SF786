--- v13 (2026-09-12)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e4cb4e5e994fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575f4a6ef3b84f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R053710936dd84206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c7aedf3dad491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d10f465ddcb43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R053710936dd84206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d2db7610e740d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c7aedf3dad491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII MSCI Canada UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52SF786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>259,949</x:t>
-[...377 lines deleted...]
-          <x:t>259,897</x:t>
+          <x:t>258,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>257,260</x:t>
-[...242 lines deleted...]
-          <x:t>256,076</x:t>
+          <x:t>257,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>