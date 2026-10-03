--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454950a91b814b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12dcdcba1cc422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237699d53a934c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4cf9e8085a4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6decd8e5837644a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237699d53a934c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da977c7ed7e4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4cf9e8085a4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>