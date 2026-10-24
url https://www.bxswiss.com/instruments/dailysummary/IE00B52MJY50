--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12dcdcba1cc422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40dc8f8fa8004b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4cf9e8085a4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb58e9e08972a42c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da977c7ed7e4a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4cf9e8085a4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5189bc3c0e464074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb58e9e08972a42c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>201,116</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,206</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>