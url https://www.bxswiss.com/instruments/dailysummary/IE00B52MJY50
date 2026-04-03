--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d582ce85b5f4a4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd9b5b90eae4d0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0649b07206d406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9627fe57ca4c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095d021720e14949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0649b07206d406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12ccf97e5d34c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9627fe57ca4c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,527</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>