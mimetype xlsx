--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd9b5b90eae4d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48cf32de6834569" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9627fe57ca4c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570115846c5a48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd12ccf97e5d34c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9627fe57ca4c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1acccfd13a6f4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570115846c5a48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>183,494</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,793</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>176,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,959</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,480</x:t>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>