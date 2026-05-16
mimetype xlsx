--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb48cf32de6834569" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba0c5a1538d4f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R570115846c5a48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd541b7edfc5c42a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1acccfd13a6f4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R570115846c5a48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b802f93b0a34079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd541b7edfc5c42a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>