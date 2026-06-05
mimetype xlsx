--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba0c5a1538d4f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c5e493293f423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd541b7edfc5c42a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aea41e6f9114181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b802f93b0a34079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd541b7edfc5c42a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c1ad58884f475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aea41e6f9114181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>188,275</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,283</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>