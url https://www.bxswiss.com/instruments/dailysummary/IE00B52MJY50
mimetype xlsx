--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c5e493293f423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9dbba7e5694cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aea41e6f9114181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8457c1f253c94986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c1ad58884f475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aea41e6f9114181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910ece6f28bc4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8457c1f253c94986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>