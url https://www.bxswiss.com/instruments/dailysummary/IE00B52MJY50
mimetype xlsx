--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9dbba7e5694cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra471a8ee1b2f49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8457c1f253c94986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12cb970b2007491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910ece6f28bc4027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8457c1f253c94986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18039131e0214417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12cb970b2007491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,239</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>190,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,362</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>