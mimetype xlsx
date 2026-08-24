--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra471a8ee1b2f49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f47a0c2190d4c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12cb970b2007491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b168c1422d44a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18039131e0214417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12cb970b2007491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0f64460c3c4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b168c1422d44a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>196,210</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>