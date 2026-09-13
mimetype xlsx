--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f47a0c2190d4c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454950a91b814b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b168c1422d44a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237699d53a934c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0f64460c3c4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b168c1422d44a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6decd8e5837644a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237699d53a934c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VIICore MSCI Pacific ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJY50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>