--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb487de13f5f4496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a6c068afe444ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4341487986c74183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529cc6c2c8b440a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb984d453044446de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4341487986c74183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3186341d9ebf4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529cc6c2c8b440a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>