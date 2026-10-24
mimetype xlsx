--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a6c068afe444ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8a2bed6ead405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529cc6c2c8b440a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5b38c6cf284541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3186341d9ebf4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529cc6c2c8b440a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b128e0df87e4db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5b38c6cf284541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>