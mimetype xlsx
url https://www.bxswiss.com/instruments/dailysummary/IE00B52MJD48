--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce68395d0a1145f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02b5557362c4a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596c39c58a8347b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa883da7f22546f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b3a66535ab4a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596c39c58a8347b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c8be97964841a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa883da7f22546f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>