--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02b5557362c4a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra291d540f1234ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa883da7f22546f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093e59f6c4d74ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c8be97964841a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa883da7f22546f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bce91ca82d24ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093e59f6c4d74ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>