--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra291d540f1234ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3aa7fc6591484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093e59f6c4d74ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038d53cb6b2e4dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bce91ca82d24ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093e59f6c4d74ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R510b8db51a4b4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038d53cb6b2e4dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>