--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3aa7fc6591484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663d4ea883ed4716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038d53cb6b2e4dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red00974c51c34046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R510b8db51a4b4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038d53cb6b2e4dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9b3c4c59044e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red00974c51c34046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>