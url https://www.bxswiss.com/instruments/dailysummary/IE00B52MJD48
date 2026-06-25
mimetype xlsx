--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663d4ea883ed4716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48fca7a07fd49ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red00974c51c34046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb008c54ff34e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9b3c4c59044e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red00974c51c34046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7a32b6e90344fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb008c54ff34e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>