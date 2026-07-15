--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48fca7a07fd49ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5902c78875448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfb008c54ff34e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78bdfc32fde4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc7a32b6e90344fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfb008c54ff34e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7cd2b7174884fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78bdfc32fde4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>