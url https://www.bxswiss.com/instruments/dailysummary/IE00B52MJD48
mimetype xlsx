--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5902c78875448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2443c6c638834ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re78bdfc32fde4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323e94b0ce43490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7cd2b7174884fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re78bdfc32fde4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4535e768bb3c48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323e94b0ce43490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>