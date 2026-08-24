--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2443c6c638834ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c5b8c768244633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323e94b0ce43490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6cb017e1b44e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4535e768bb3c48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323e94b0ce43490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc2b1d50ae64bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6cb017e1b44e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>343,927</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>342,189</x:t>
-[...463 lines deleted...]
-          <x:t>332,930</x:t>
+          <x:t>351,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>