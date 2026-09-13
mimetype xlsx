--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c5b8c768244633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb487de13f5f4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc6cb017e1b44e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4341487986c74183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc2b1d50ae64bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc6cb017e1b44e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb984d453044446de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4341487986c74183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares VII Nikkei 225 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B52MJD48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>