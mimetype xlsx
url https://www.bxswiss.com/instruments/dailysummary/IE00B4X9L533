--- v9 (2026-08-30)
+++ v10 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406675aab0594a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7a16b4f9c54461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08495e2e04d54139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0082f66355e4c60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re756469a133f4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08495e2e04d54139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2c6b233f40465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0082f66355e4c60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>40,548</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,467</x:t>
-[...97 lines deleted...]
-          <x:t>40,977</x:t>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,891</x:t>
-[...301 lines deleted...]
-          <x:t>40,682</x:t>
+          <x:t>41,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>