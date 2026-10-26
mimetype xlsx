--- v10 (2026-10-05)
+++ v11 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7a16b4f9c54461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2307127763d47e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0082f66355e4c60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda5eb04f0904932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2c6b233f40465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0082f66355e4c60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb441fed5b7e4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda5eb04f0904932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...296 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,891</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>41,322</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>41,342</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>