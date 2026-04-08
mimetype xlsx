--- v2 (2026-03-10)
+++ v3 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra037c526aa354c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8c05c71d6c40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65ed43d5576c4f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6504f86abf44b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2206160347184d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65ed43d5576c4f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33f1c699ef14abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6504f86abf44b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>34,570</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>34,268</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>