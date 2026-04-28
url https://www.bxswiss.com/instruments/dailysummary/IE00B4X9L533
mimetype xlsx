--- v3 (2026-04-08)
+++ v4 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8c05c71d6c40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda95db00dc1d47f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6504f86abf44b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2b9aa827d44dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33f1c699ef14abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6504f86abf44b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3a29857d944ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2b9aa827d44dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>34,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>