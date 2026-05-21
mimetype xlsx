--- v4 (2026-04-28)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda95db00dc1d47f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbe651345914b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2b9aa827d44dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfe31cf175f4758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3a29857d944ec7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2b9aa827d44dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d9c4a2cf9a4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfe31cf175f4758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>36,160</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>36,212</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>36,459</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>