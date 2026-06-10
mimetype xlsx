--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbe651345914b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7f7da079104b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfe31cf175f4758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R161ef371178c4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39d9c4a2cf9a4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfe31cf175f4758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd590b361894e4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R161ef371178c4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>