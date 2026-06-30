--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7f7da079104b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e673e2beaa412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R161ef371178c4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e6b78939634a20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd590b361894e4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R161ef371178c4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b5612c66274fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e6b78939634a20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>38,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>38,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,124</x:t>
-[...97 lines deleted...]
-          <x:t>38,341</x:t>
+          <x:t>38,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>37,796</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>