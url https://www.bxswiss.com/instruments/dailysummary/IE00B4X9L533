--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e673e2beaa412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4326c1c4f66d47e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77e6b78939634a20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38f17c2ff834064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b5612c66274fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77e6b78939634a20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd2d43ae5114144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38f17c2ff834064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>38,668</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,852</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>38,716</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,573</x:t>
-[...4 lines deleted...]
-          <x:t>38,833</x:t>
+          <x:t>39,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>