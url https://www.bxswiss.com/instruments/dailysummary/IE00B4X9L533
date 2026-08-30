--- v8 (2026-07-21)
+++ v9 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4326c1c4f66d47e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406675aab0594a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc38f17c2ff834064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08495e2e04d54139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd2d43ae5114144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc38f17c2ff834064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re756469a133f4365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08495e2e04d54139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HSBC - MSCI WORLD UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4X9L533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>38,626</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>39,699</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,526</x:t>
-[...85 lines deleted...]
-          <x:t>39,319</x:t>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>