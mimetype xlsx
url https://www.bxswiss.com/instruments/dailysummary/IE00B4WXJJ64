--- v4 (2026-03-23)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7486ab97661e4c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cef4be66344841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ab16ba85c34c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51711048221248ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb08faa9cbc84948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ab16ba85c34c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b2edd964ae4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51711048221248ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>