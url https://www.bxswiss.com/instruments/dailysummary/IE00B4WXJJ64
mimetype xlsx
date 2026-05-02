--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2cef4be66344841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73012906c7c7408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51711048221248ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20b50eb39ba4c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b2edd964ae4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51711048221248ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cee640561c94e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20b50eb39ba4c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>