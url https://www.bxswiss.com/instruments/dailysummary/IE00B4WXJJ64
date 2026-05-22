--- v6 (2026-05-02)
+++ v7 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73012906c7c7408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc0f2bacf6844e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20b50eb39ba4c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165956d4938c462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cee640561c94e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20b50eb39ba4c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fa14ccbc984ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165956d4938c462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,640</x:t>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,971</x:t>
-[...173 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>100,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,458</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>100,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>