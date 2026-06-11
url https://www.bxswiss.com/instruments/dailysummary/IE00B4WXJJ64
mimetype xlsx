--- v7 (2026-05-22)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc0f2bacf6844e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0daf22a114b4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165956d4938c462e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b429e6b4ed4af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fa14ccbc984ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165956d4938c462e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938f5fe93f694615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b429e6b4ed4af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>99,895</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>27.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,660</x:t>
-[...468 lines deleted...]
-          <x:t>99,419</x:t>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>