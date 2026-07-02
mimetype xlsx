--- v8 (2026-06-11)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0daf22a114b4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aa9fe40c61480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7b429e6b4ed4af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e578ebc7cd54fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938f5fe93f694615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7b429e6b4ed4af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cda1ac1a02143d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e578ebc7cd54fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>