--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aa9fe40c61480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4950545ff05499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e578ebc7cd54fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49da1d41124d405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cda1ac1a02143d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e578ebc7cd54fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc425fec7dae34ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49da1d41124d405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>