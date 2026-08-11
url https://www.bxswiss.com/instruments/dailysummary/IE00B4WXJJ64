--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4950545ff05499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13b5d974ffa4132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49da1d41124d405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a2dc2436084d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc425fec7dae34ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49da1d41124d405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583a4e6028924c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a2dc2436084d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,836</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>101,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,452</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>