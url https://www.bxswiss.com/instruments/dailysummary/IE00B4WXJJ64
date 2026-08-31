--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13b5d974ffa4132" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7212a5d1c794aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08a2dc2436084d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8066ad31910747ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583a4e6028924c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08a2dc2436084d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa93a460937049fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8066ad31910747ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,977</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,928</x:t>
-[...33 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,093</x:t>
-[...26 lines deleted...]
-          <x:t>101,055</x:t>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,589</x:t>
-[...485 lines deleted...]
-          <x:t>100,404</x:t>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>