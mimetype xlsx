--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7212a5d1c794aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e0934b930442c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8066ad31910747ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35767bb2486b4328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa93a460937049fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8066ad31910747ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5a5e76bfaa4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35767bb2486b4328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,026</x:t>
-[...404 lines deleted...]
-          <x:t>100,148</x:t>
+          <x:t>100,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,985</x:t>
-[...134 lines deleted...]
-          <x:t>100,189</x:t>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>