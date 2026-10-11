--- v13 (2026-09-20)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e0934b930442c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2c646352fe4b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35767bb2486b4328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b3d2082e254907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5a5e76bfaa4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35767bb2486b4328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4316e18e3f0491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b3d2082e254907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>