--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b2c646352fe4b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ace48ff71054e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b3d2082e254907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc52fb0c87df74bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4316e18e3f0491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b3d2082e254907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d71b4796934620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc52fb0c87df74bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Euro Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJJ64</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>98,457</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,631</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>