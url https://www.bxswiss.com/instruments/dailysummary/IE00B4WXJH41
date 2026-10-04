--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc5810bd4994b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d0eb1936d14a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c20a8fe96b24cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f0d1c2d71442d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e0b65572834771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c20a8fe96b24cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ba743c902d4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f0d1c2d71442d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>