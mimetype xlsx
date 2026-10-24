--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d0eb1936d14a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8c252f222c74f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f0d1c2d71442d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b79cc13971347f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ba743c902d4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f0d1c2d71442d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4b055212d14f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b79cc13971347f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>