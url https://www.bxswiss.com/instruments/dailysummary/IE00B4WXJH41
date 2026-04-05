--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29795b872c2148ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe92ab4d104a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62792d0ed2024c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85196271ad3d4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c4756a9a094142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62792d0ed2024c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530d77d598374264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85196271ad3d4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>