--- v7 (2026-04-05)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfe92ab4d104a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d98cf3ec6c4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85196271ad3d4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e57a4bd9c24e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530d77d598374264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85196271ad3d4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896c5139b0b7480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e57a4bd9c24e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,331</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>