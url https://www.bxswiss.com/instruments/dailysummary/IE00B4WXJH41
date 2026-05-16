--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d98cf3ec6c4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d4bded64c843bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e57a4bd9c24e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce73f3408dc5451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896c5139b0b7480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e57a4bd9c24e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f33532c31ba430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce73f3408dc5451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,919</x:t>
-[...387 lines deleted...]
-          <x:t>134,794</x:t>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>