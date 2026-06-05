--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d4bded64c843bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800cca9a7fc348a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce73f3408dc5451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd87814de6ef4d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f33532c31ba430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce73f3408dc5451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58eb622c034640cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd87814de6ef4d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>134,442</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,985</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>134,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>