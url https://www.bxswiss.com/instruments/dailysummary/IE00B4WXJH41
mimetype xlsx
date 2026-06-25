--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R800cca9a7fc348a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bd212fbfbc44d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd87814de6ef4d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088360928da54297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58eb622c034640cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd87814de6ef4d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac5599ed0e048f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088360928da54297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>