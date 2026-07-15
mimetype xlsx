--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bd212fbfbc44d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3250bc802ffb4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088360928da54297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d8a964b3d741a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac5599ed0e048f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088360928da54297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04080bcf3e834721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d8a964b3d741a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>