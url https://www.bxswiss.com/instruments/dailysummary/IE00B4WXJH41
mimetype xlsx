--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3250bc802ffb4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529c6c99ac844c8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d8a964b3d741a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de6d899d827424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04080bcf3e834721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d8a964b3d741a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc834f466614dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de6d899d827424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>