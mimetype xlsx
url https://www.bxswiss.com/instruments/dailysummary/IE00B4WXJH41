--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529c6c99ac844c8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7523f80730364791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5de6d899d827424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451f52a9af424b44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc834f466614dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5de6d899d827424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1fd9a9dbfd4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451f52a9af424b44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>134,918</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,122</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>134,681</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>