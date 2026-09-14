--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7523f80730364791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc5810bd4994b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451f52a9af424b44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c20a8fe96b24cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1fd9a9dbfd4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451f52a9af424b44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e0b65572834771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c20a8fe96b24cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 10-15yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJH41</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>134,444</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,935</x:t>
-[...485 lines deleted...]
-          <x:t>133,135</x:t>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>