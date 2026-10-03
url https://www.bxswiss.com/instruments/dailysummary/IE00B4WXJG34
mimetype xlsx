--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb43dffe984d480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e4da7516b14697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fcfc5cbf0c74b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e14b361c5a4c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771ea4deccfe4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fcfc5cbf0c74b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf27a2aa5e0144ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e14b361c5a4c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>132,937</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,951</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>132,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,790</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>