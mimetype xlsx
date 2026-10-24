--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e4da7516b14697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e3a7440697f4ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e14b361c5a4c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b80716d935b4a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf27a2aa5e0144ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e14b361c5a4c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07da5e7367c4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b80716d935b4a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>