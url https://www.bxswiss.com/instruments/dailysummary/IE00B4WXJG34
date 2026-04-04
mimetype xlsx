--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970b5caf69ef4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce4961995f74589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd27365b562f4ff9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bd8b23f8ae4123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ea01821e68b4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd27365b562f4ff9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1400f556eeab4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bd8b23f8ae4123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>