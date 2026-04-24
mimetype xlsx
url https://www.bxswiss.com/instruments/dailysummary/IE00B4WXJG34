--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdce4961995f74589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a0909e3db24f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9bd8b23f8ae4123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a7b99df7764146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1400f556eeab4a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9bd8b23f8ae4123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ccbb5d359241c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a7b99df7764146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>131,467</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,613</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>131,587</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>