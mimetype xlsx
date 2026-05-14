--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a0909e3db24f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840c4bb42e6f4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a7b99df7764146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc2ff1e568b40e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13ccbb5d359241c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a7b99df7764146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9002a426988149e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc2ff1e568b40e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>131,474</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,308</x:t>
-[...21 lines deleted...]
-          <x:t>132,982</x:t>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,630</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>132,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,123</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>