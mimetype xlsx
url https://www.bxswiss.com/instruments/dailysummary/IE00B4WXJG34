--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840c4bb42e6f4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61685a6406a7408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc2ff1e568b40e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a468008d4a4eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9002a426988149e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc2ff1e568b40e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d5b481069a418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a468008d4a4eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>132,493</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,243</x:t>
-[...222 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,331</x:t>
-[...252 lines deleted...]
-          <x:t>130,877</x:t>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>