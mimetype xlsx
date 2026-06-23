--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61685a6406a7408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref287394731d4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a468008d4a4eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933836ef0b3c4338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12d5b481069a418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a468008d4a4eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26c6c65d0684455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933836ef0b3c4338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>