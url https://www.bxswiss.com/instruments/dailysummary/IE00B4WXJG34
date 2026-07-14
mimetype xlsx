--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref287394731d4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a00be1084584e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933836ef0b3c4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4520f6fc09f4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb26c6c65d0684455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933836ef0b3c4338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215dacd02d0e4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4520f6fc09f4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>