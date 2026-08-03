--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a00be1084584e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2db9d4bccdc4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4520f6fc09f4c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1fd7f51f9eb4c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215dacd02d0e4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4520f6fc09f4c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6ce4e8b65a4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1fd7f51f9eb4c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,422</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>133,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,326</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>