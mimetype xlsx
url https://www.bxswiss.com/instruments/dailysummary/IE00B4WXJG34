--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2db9d4bccdc4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c45c12b8d264f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1fd7f51f9eb4c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786460ca907540a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6ce4e8b65a4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1fd7f51f9eb4c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec37fd0e69f421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786460ca907540a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>