--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c45c12b8d264f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb43dffe984d480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786460ca907540a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fcfc5cbf0c74b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ec37fd0e69f421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786460ca907540a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771ea4deccfe4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fcfc5cbf0c74b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III € Govt Bond 5-7yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WXJG34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>131,675</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>132,132</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,773</x:t>
-[...458 lines deleted...]
-          <x:t>131,753</x:t>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>