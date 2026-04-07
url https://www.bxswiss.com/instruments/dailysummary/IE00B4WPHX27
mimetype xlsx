--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecf164ccdff4384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cc4f2bd7cc4081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e943d7b52b348cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3116f8cb01af40b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ba409a227548a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e943d7b52b348cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8aa6dabab094ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3116f8cb01af40b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>