--- v7 (2026-04-07)
+++ v8 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97cc4f2bd7cc4081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507793dfb1c84563" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3116f8cb01af40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26bca8111b9a4377"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8aa6dabab094ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3116f8cb01af40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556ff4524f5a4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26bca8111b9a4377" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>23,475</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,418</x:t>
-[...134 lines deleted...]
-          <x:t>23,912</x:t>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,487</x:t>
-[...247 lines deleted...]
-          <x:t>24,525</x:t>
+          <x:t>24,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>24,203</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>