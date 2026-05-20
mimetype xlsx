--- v8 (2026-04-30)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507793dfb1c84563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2000838582014616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26bca8111b9a4377"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re375c4afbed44905"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556ff4524f5a4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26bca8111b9a4377" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed2070657ce45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re375c4afbed44905" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,800</x:t>
-[...507 lines deleted...]
-          <x:t>24,868</x:t>
+          <x:t>24,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,799</x:t>
-[...31 lines deleted...]
-          <x:t>25,091</x:t>
+          <x:t>25,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>