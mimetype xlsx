--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2000838582014616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301102566b424499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re375c4afbed44905"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009ebccb453d4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed2070657ce45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re375c4afbed44905" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refebbc8b2b1d4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009ebccb453d4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>24,868</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>24,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,834</x:t>
-[...48 lines deleted...]
-          <x:t>24,815</x:t>
+          <x:t>24,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,848</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,315</x:t>
-[...306 lines deleted...]
-          <x:t>25,681</x:t>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>