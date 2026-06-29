--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301102566b424499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43ab40415c7494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R009ebccb453d4ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0903fdd78df448d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refebbc8b2b1d4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R009ebccb453d4ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fe4e3610724af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0903fdd78df448d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>25,295</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>24,418</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,718</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>24,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>