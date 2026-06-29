--- v11 (2026-06-29)
+++ v12 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43ab40415c7494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706148de00434930" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0903fdd78df448d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b22307db7646f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fe4e3610724af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0903fdd78df448d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724bcc68fd8c4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b22307db7646f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +710,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>