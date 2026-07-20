--- v12 (2026-06-29)
+++ v13 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R706148de00434930" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b1c49732394478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19b22307db7646f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2eee435fb454478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724bcc68fd8c4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19b22307db7646f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d7d7e7258c4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2eee435fb454478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>