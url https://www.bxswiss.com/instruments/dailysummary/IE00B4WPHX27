--- v13 (2026-07-20)
+++ v14 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b1c49732394478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744e71084a9a438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2eee435fb454478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55dc33247cdb4203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d7d7e7258c4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2eee435fb454478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5aa4c26f714488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55dc33247cdb4203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...473 lines deleted...]
-          <x:t>24,268</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>24,716</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>