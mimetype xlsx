--- v14 (2026-08-29)
+++ v15 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744e71084a9a438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8c112509a346ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55dc33247cdb4203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595815997128494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5aa4c26f714488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55dc33247cdb4203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434415f51c7d4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595815997128494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>25,498</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,652</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>