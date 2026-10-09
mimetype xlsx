--- v15 (2026-09-19)
+++ v16 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e8c112509a346ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbcf8319fe84867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595815997128494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2728eaeea0b64e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434415f51c7d4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595815997128494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1a989a24084280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2728eaeea0b64e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>26,684</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,812</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,869</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>