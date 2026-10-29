--- v16 (2026-10-09)
+++ v17 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbcf8319fe84867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56cabdacb301424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2728eaeea0b64e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68074c88f5d4869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1a989a24084280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2728eaeea0b64e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra905d36222934317" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68074c88f5d4869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Longer Dated All Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4WPHX27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>26,969</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...532 lines deleted...]
-          <x:t>27,813</x:t>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>