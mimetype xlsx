--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416fa82dc36c4e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961646c6fad54b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86967a579e6a4090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce9206db1d34869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31afbc37b9554147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86967a579e6a4090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18582a72c04a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce9206db1d34869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,334</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>74,109</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>