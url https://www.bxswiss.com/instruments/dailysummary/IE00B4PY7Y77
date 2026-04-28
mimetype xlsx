--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961646c6fad54b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c217dacc5d44b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce9206db1d34869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7354b0c210164ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18582a72c04a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce9206db1d34869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4581e8eb0143f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7354b0c210164ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>73,602</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,403</x:t>
-[...247 lines deleted...]
-          <x:t>75,531</x:t>
+          <x:t>74,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>