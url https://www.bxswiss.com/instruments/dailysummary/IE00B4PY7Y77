--- v8 (2026-04-28)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c217dacc5d44b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e9a74917064636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7354b0c210164ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874aff8fd3714ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c4581e8eb0143f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7354b0c210164ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd734a6b34af46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874aff8fd3714ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,664</x:t>
-[...16 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>73,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>74,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,309</x:t>
-[...490 lines deleted...]
-          <x:t>75,082</x:t>
+          <x:t>74,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>