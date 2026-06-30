--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69e9a74917064636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dea7b288e9b4476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R874aff8fd3714ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1233c70a01f4581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd734a6b34af46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R874aff8fd3714ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598e0f305ef04e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1233c70a01f4581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>