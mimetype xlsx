--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dea7b288e9b4476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6e779d115547cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1233c70a01f4581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4552b1c281064e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R598e0f305ef04e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1233c70a01f4581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9b71255639469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4552b1c281064e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>