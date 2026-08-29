--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce6e779d115547cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra196dde9206841f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4552b1c281064e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fd474f73e94ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9b71255639469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4552b1c281064e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f57e452cd84567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fd474f73e94ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>76,579</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,455</x:t>
-[...247 lines deleted...]
-          <x:t>76,812</x:t>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>