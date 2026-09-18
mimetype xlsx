--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra196dde9206841f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2c4c9f09264ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12fd474f73e94ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6d8ab582304809"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f57e452cd84567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12fd474f73e94ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re840112917b64143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6d8ab582304809" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>77,562</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...354 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,141</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>