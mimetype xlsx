--- v13 (2026-09-18)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2c4c9f09264ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9830cb03a94092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6d8ab582304809"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50ac81bc8be42ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re840112917b64143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6d8ab582304809" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red59b4d5eff54d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50ac81bc8be42ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>75,660</x:t>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,811</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>75,678</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,687</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,639</x:t>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>