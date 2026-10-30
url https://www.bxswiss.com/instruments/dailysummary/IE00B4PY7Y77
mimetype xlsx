--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9830cb03a94092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b22d9bd1dab4967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50ac81bc8be42ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd266fc428e9b4b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red59b4d5eff54d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50ac81bc8be42ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca74afa06d7b428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd266fc428e9b4b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4PY7Y77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>76,075</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,271</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>76,471</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>05.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,134</x:t>
-[...117 lines deleted...]
-          <x:t>76,183</x:t>
+          <x:t>75,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>