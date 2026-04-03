--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1016fdd170461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785254d0a97141db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46e41772d144014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7638db6c9c9a4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb776b90a4107429a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46e41772d144014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5b8707020c4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7638db6c9c9a4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Materials Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MKCJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,769</x:t>
-[...53 lines deleted...]
-          <x:t>11,798</x:t>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,675</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>11,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,569</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>