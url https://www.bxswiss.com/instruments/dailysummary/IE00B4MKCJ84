--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785254d0a97141db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f974d920db49c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7638db6c9c9a4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff7a26a16594ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc5b8707020c4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7638db6c9c9a4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbc5095cc62490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff7a26a16594ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Materials Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MKCJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>11,548</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>11,202</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>