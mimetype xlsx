--- v6 (2026-04-24)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f974d920db49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7277c46b22ab45ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff7a26a16594ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8137bd101954025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbc5095cc62490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff7a26a16594ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeecb0c7c0cc4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8137bd101954025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Materials Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MKCJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>11,094</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>11,434</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>11,579</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,442</x:t>
-[...161 lines deleted...]
-          <x:t>11,473</x:t>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>