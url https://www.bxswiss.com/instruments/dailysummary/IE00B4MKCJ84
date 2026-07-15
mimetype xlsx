--- v7 (2026-06-23)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7277c46b22ab45ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0cfd8ff1a44ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8137bd101954025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4906b39ce5cb45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeecb0c7c0cc4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8137bd101954025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e011825c7c4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4906b39ce5cb45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Materials Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MKCJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,213</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,383</x:t>
-[...205 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,232</x:t>
-[...252 lines deleted...]
-          <x:t>11,352</x:t>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>