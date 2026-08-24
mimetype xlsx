--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0cfd8ff1a44ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfcf396d95e4636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4906b39ce5cb45d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ec8cd3a5184456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5e011825c7c4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4906b39ce5cb45d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578a996d2ec2430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ec8cd3a5184456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Materials Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MKCJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,589</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>11,298</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>