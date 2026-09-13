--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfcf396d95e4636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1664438357d4ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ec8cd3a5184456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree286a14a2434542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578a996d2ec2430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ec8cd3a5184456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e909da82c740d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree286a14a2434542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Materials Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MKCJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>11,298</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,306</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>11,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>