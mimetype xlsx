--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1664438357d4ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1615d8ef608547b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree286a14a2434542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9800681770184861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55e909da82c740d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree286a14a2434542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18e4f1962ea4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9800681770184861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Materials Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MKCJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,704</x:t>
-[...26 lines deleted...]
-          <x:t>11,663</x:t>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,630</x:t>
-[...496 lines deleted...]
-        <x:is>
           <x:t>11,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,569</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>11,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>