--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1615d8ef608547b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3930e295fd4f442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9800681770184861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3804af44ed54634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf18e4f1962ea4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9800681770184861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e61687e65394ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3804af44ed54634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Materials Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MKCJ84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>11,507</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>11,081</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>