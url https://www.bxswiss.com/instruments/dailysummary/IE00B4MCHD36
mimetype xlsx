--- v7 (2026-09-03)
+++ v8 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751bfa095e34428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f46cf004a3c408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3eeca8b45e4eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d00a6402eab4fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1331462ee1c24b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3eeca8b45e4eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc206f1bd8c6545e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d00a6402eab4fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,092</x:t>
-[...161 lines deleted...]
-          <x:t>17,028</x:t>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,017</x:t>
-[...75 lines deleted...]
-          <x:t>16,616</x:t>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>16,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>