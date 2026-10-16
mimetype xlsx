--- v8 (2026-09-25)
+++ v9 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f46cf004a3c408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fbb12879d44a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d00a6402eab4fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4cbf19843e435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc206f1bd8c6545e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d00a6402eab4fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae7956eb43540f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4cbf19843e435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>16,238</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,164</x:t>
-[...102 lines deleted...]
-          <x:t>15,897</x:t>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,977</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>15,826</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>