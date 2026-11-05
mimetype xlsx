--- v9 (2026-10-16)
+++ v10 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fbb12879d44a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099dfa98d5ff472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4cbf19843e435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616ebf09e9e84bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae7956eb43540f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4cbf19843e435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903c3c0a839c4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616ebf09e9e84bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>16,209</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,991</x:t>
-[...21 lines deleted...]
-          <x:t>15,897</x:t>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,977</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...489 lines deleted...]
-          <x:t>13.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,323</x:t>
-[...16 lines deleted...]
-          <x:t>14.10.2026</x:t>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,376</x:t>
-[...36 lines deleted...]
-          <x:t>16,311</x:t>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>