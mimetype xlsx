--- v0 (2025-10-16)
+++ v1 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R415c4642a53c42db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfbfa6a5ae74225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dc71fadb27e4ac5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc10be276db46e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,704 +91,277 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33772d2118c1413d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dc71fadb27e4ac5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ec524f7a384124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc10be276db46e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF Acc</x:t>
+          <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2025</x:t>
-[...613 lines deleted...]
-          <x:t>13,128</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>