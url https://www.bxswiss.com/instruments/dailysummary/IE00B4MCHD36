--- v1 (2026-04-17)
+++ v2 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabfbfa6a5ae74225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65afa61b966e44a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc10be276db46e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15cc02295ab4a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ec524f7a384124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc10be276db46e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8388d2ac7cbb426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15cc02295ab4a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,219 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,736</x:t>
-[...36 lines deleted...]
-          <x:t>16,720</x:t>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>