--- v2 (2026-05-26)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65afa61b966e44a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac63ef894c94418" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15cc02295ab4a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07a08cdc0c449ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8388d2ac7cbb426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15cc02295ab4a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd97486c5aa45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07a08cdc0c449ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,717</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,686</x:t>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>16,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,331</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>17,066</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>