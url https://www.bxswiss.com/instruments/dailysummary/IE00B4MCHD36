--- v3 (2026-06-15)
+++ v4 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac63ef894c94418" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd135ef3702ff4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07a08cdc0c449ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e43ae73a2c44411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccd97486c5aa45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07a08cdc0c449ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637700657cb74e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e43ae73a2c44411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...48 lines deleted...]
-          <x:t>16,508</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,649</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>16,689</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,675</x:t>
-[...166 lines deleted...]
-          <x:t>16,552</x:t>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>