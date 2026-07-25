--- v4 (2026-07-05)
+++ v5 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd135ef3702ff4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6962e37faa984737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e43ae73a2c44411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd01ad1aa2f44081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637700657cb74e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e43ae73a2c44411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d9c0e8109c4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd01ad1aa2f44081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>16,689</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,675</x:t>
-[...43 lines deleted...]
-          <x:t>16,392</x:t>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,554</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>16,372</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>16,768</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>