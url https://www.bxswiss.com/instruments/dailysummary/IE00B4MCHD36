--- v5 (2026-07-25)
+++ v6 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6962e37faa984737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cf0227aa0c4816" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd01ad1aa2f44081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd881d9d9a5441c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d9c0e8109c4d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd01ad1aa2f44081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d800baa9dc6464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd881d9d9a5441c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>16,753</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,568</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>16,598</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>15,669</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>