--- v6 (2026-08-14)
+++ v7 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93cf0227aa0c4816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R751bfa095e34428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd881d9d9a5441c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e3eeca8b45e4eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d800baa9dc6464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd881d9d9a5441c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1331462ee1c24b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e3eeca8b45e4eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V S&amp;P 500 Consumer Discretionary Sector UCITS ETF USD (Acc)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4MCHD36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>16,598</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>16,386</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...451 lines deleted...]
-          <x:t>16,942</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>