--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4c98ef3201490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ed5536263348f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30b0bbe0e34408d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e84062f5a541c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043e4e8c84294812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30b0bbe0e34408d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f7eaef714a4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e84062f5a541c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>