--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ed5536263348f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f1d299781e4d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e84062f5a541c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6551f4dc604d96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f7eaef714a4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e84062f5a541c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e98b596c9314293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6551f4dc604d96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>