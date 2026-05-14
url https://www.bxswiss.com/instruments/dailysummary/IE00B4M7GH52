--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f1d299781e4d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52db71f1ff6548c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf6551f4dc604d96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8efd26e036448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e98b596c9314293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf6551f4dc604d96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562e0b7e502b41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8efd26e036448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>