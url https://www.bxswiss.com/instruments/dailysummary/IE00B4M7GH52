--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52db71f1ff6548c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd3e3a316f34e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8efd26e036448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a8047e0c1e4394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562e0b7e502b41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8efd26e036448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68da87bdb4c444ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a8047e0c1e4394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>37,548</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>37,278</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>