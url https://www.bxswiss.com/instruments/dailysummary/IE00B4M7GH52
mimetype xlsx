--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd3e3a316f34e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91e060ce2a445a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73a8047e0c1e4394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra655bd6a8bfd4773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68da87bdb4c444ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73a8047e0c1e4394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a37aa720364137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra655bd6a8bfd4773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...129 lines deleted...]
-          <x:t>36,701</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>38,467</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,617</x:t>
-[...242 lines deleted...]
-          <x:t>38,469</x:t>
+          <x:t>37,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>