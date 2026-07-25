--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91e060ce2a445a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff1d0fd6e724def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra655bd6a8bfd4773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30bb2a32272a4736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a37aa720364137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra655bd6a8bfd4773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a321ab72c844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30bb2a32272a4736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,623</x:t>
-[...306 lines deleted...]
-          <x:t>37,339</x:t>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>