--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff1d0fd6e724def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4409c4d0c1ec4dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30bb2a32272a4736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f482a0505a41bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a321ab72c844a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30bb2a32272a4736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59fe44c34334d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f482a0505a41bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>