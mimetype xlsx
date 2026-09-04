--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4409c4d0c1ec4dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3eb062f10554284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1f482a0505a41bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbc724c0ac14612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb59fe44c34334d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1f482a0505a41bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456bc11a9e064396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbc724c0ac14612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>