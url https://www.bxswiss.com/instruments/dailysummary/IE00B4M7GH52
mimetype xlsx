--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3eb062f10554284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8042e711b4e747cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbc724c0ac14612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b039585a4314ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456bc11a9e064396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbc724c0ac14612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf58460a4c3744d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b039585a4314ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>40,420</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,276</x:t>
-[...254 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>41,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,606</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>42,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>