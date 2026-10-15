--- v11 (2026-09-24)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8042e711b4e747cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93d45dc82aa40a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b039585a4314ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07626f56494a41c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf58460a4c3744d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b039585a4314ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4ea5b840874de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07626f56494a41c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>