--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd93d45dc82aa40a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1951281fa20b4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07626f56494a41c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85aa72a88d79494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4ea5b840874de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07626f56494a41c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec9b43df2724e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85aa72a88d79494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares V MSCI Poland UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B4M7GH52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>42,139</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,781</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>40,794</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,936</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>41,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>